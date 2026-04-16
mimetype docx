--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -946,243 +946,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'épouse du consul aux bains de Teanum. A propos de l'Essai sur la Guerre Sociale de Mérimée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouseion - Journal of the Classical Association of Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (1), pp.73-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/mou.2012.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de la mort de Tigellin chez Tacite (Histoires, 1.72)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neronia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.31-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tacite, Germanicus et le Principat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 185-186, pp.141-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475144v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01475145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tacite. Annales, I-II. Orientation bibliographique</w:t>
               </w:r>
@@ -7408,2637 +7408,2637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03225920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Palatin, l'empire et les empereurs chez Cassius Dion (livres 57-80)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Palatin, Émergence de la colline du pouvoir à Rome, p. 351-358</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée sur la Rome antique. Pour un classement raisonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Giovénal, V. Krings, A. Massé, M. Soler, C. Valenti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Antiquité imaginée. Les références antiques dans les œuvres de fiction (XXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-228, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02121882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aspects de la représentation de l’activité du Sénat chez Tacite. Remarques autour de l’évocation des sénatus-consultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P. Buongiorno &amp; G. Traina, éd., Rappresentazione e uso dei senatus consulta nelle fonti letterarie del principato/Darstellung und Gebrauch der senatus consulta in den literarischen Quellen der Kaiserzeit, Stuttgart, 2019, 97-115.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02093357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’année 32 chez Tacite, Suétone et Dion Cassius : choix et silences des historiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Jouanno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Silences de l’historien. Oublis, omissions, effets de censure dans l’historiographie antique et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Turnhout, pp.155-177, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.gifbib-eb.5.117909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02178531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auctoritas chez Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Gavoille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce qu'un auctor. Auteur et autorité, du latin au français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-107, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02296148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messaline dans les Annales de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martin, Paul Marius et Ndiaye, Emilia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandales, justice et politique à Rome. Textes inédits d’Alain Malissard suivis d’hommages en son honneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Classiques Garnier, pp.211-226, 2018, POLEN - Pouvoirs, lettres, normes</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-107, 2019</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités et fonctions du recours aux historiens précédents. Remarques préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Battistin Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier et Battistin Sebastiani, Breno </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources et modèles des historiens anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.13-21, 2018, Scripta Antiqua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modalités et fonctions du recours aux historiens précédents. Remarques préliminaires</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipstanus Messalla comme source du livre 3 des Histoires. Quelques observations à partir de Tac., Hist., 3.71.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Bouet &amp; C. Petit, éd., Bibere, ridere, gaudere, studere, hoc est uiuere. Mélanges Francis Tassaux, Bordeaux, 2018 [191-200].</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instrumentalisation des mores dans l’historiographie latine des origines à Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Bouton &amp; B. Stiegler, éd., L’expérience du passé. Histoire philosophie politique, Paris, 2018, 15-33.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01877553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vnum esse rei publicae corpus. Note sur les Histoires d'Asinius Pollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gavoille, Élisabeth et Roesch, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diuina studia. Mélanges de religion et de philosophie anciennes offerts à François Guillaumont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.271-279, 2018, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01698172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ligure et les escargots (Salluste, Guerre de Jugurtha, 93)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. Flamerie de Lachapelle et J. Rohman, Lectures latines. 45 textes de la littérature latine interprétés par des professeurs. En hommage à Sylvie Franchet d’Espèrey, Bordeaux, 2018, 59-66.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01875111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques choix historiographiques et de leurs implications politiques dans les œuvres de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Merle, Alexandra et Oiffer-Bomsel, Alicia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tacite et le tacitisme en Europe à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.53-68, 2017, Colloques, congrès et conférences sur le classicisme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture de l’Histoire et débat normatif. Quelques remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Itgenshorst, Tanja et Le Doze, Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La norme sous la République romaine et le Haut-Empire. Élaboration, diffusion, contournements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.127-139, 2017, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incendie du Caelius dans les Annales de Tacite (4.64-65)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Souza, Manuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collines dans la représentation et l’organisation du pouvoir à Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.127-135, 2017, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer Dion Cassius avec Tacite. Remarques générales et analyse d’un récit particulier (révolte des légions de Pannonie, D.C. 57.4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sebastiani, Breno Basttistin et Rodrigues Junior, Fernando et da Costa e Silva, Bárbara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudos de Poesia e Prosa Helenística</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-176, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassius Dion et les sources prétacitéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fromentin, Valérie and Bertrand, Estelle and Coltelloni-Trannoy, Michèle and Molin, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cassius Dion : nouvelles lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.233-241, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aziza, Claude et Devillers, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.9-10, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave comme modèle politique universel. Remarques sur le thème de la famille et des amis chez Nicolas de Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luciani, Sabine and Zuntow, Patricia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre mots et marbre. Les métamorphoses d’Auguste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 82, Ausonius Editions, pp.181-192, 2016, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassius Dion et l’évolution de l’annalistique. Remarques à propos de la représentation des Julio-Claudiens dans l’Histoire romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fromentin, Valérie and Bertrand, Estelle and Coltelloni-Trannoy, Michèle and Molin, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cassius Dion : nouvelles lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.317-334, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mambwini Kivuila-Kiuka, José. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation de l’espace dans l’Énéide de Virgile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-120, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du Dialogue des Orateurs dans l'oeuvre de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dubel, Sandrine et Gotteland, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes et cadres du dialogue antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, Ausonius Editions, pp.137-153, 2015, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néron selon Pline le Jeune : entre Pline l’Ancien, Tacite et Trajan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Pline le Jeune. Hommages à Nicole Méthy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-71, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome et les provinces. Analogies, transferts, interactions dans l’Agricola et dans les Annales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les opera minora et le développement de l’historiographie tacitéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.163-174, 2014, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogies et contrastes dans les &amp;quot;Historiae Alexandri&amp;quot; de Quinte-Curce. Alexandre chez les Scythes et les Sudraques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mahé-Simon, Mathilde et Trinquier, Jean </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire d'Alexandre selon Quinte-Curce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.119-124, 2014, Recherches, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.simon.2014.01.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices nécrologiques et attitude des élites sénatoriales face au pouvoir impérial dans les Annales de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coste, Laurent and Minvielle, Stéphane and Mougel, François-Charles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le concept d’élites en Europe de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.17-27, 2014, Centre d'Études des Mondes Moderne et Contemporain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La villégiature en Istrie d’Auguste à Domitien: une autre Campanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Devillers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La villégiature dans le monde romain de Tibère à Hadrien (Loveno di Menaggio 2012), Actes du IXe congrès de la SIEN, Neronia IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, Ausonius pp.147-163, 2014, Scripta antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opera minora “laboratoire” des opera maiora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les opera minora et le développement de l’historiographie tacitéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-31, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibère à Capri dans les livres 4 et 5 des Annales de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neronia IX. Villégiature et société dans le monde romain de Tibère à Hadrien. Actes du Congrès International de la SIEN (Villa Vigoni, Loveno di Menaggio, 3-6 octobre 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-296, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, pp.13-21, 2018, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Flamerie de Lachapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier and Flamerie de Lachapelle, Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie augustéenne et mémoires du passé de Rome. En hommage au Professeur Lucienne Deschamps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-10, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 9, Classiques Garnier, pp.211-226, 2018, POLEN - Pouvoirs, lettres, normes</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mentions de Marius chez Properce. Échos de propagande augustéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier et Flamerie de Lachapelle, Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie augustéenne et mémoires du passé de Rome. En hommage au Professeur L. Deschamps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.119-126, 2013, Scripta Antiqua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memorabile textum: aspects spéculaires et historiques du bouclier d'Enée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Lachapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie augustéenne et mémoires du passé de Rome. En Hommage au Professeur Lucienne Deschamps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-86, 2013, Scripta Antiqua, 978-2-35613-080-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation des villes et de l'espace chez les historiens latins : quelques remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes antiques et médiévales : patrimoines matériels et immatériels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, pp.271-279, 2018, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mentions de Marius chez Properce. Échos de propagandes augustéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier and Flamerie de Lachapelle, Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie augustéenne et mémoires du passé de Rome. En hommage au Professeur Lucienne Deschamps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-126, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tacite et Trajan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lopez, Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir et ses écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 101, Presses Universitaires de Bordeaux, pp.205-213, 2012, Eidôlon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.53-68, 2017, Colloques, congrès et conférences sur le classicisme</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédégaire historien des conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ménard, Hélène and Sauzeau, Pierre and Thomas, Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pomme d’Éris. Le conflit et sa représentation dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier, pp.399-421, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...1658 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536987v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01536986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanences et transformations du modèle augustéen : le César de Tacite</w:t>
               </w:r>
@@ -12895,51 +12895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3y" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.256" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mou.2012.0008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1892" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.881" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.2010.3782" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gotteland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.903" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.176.0.2020795" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Krings" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.172.0.583161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.168.0.583266" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.165.0.616472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.166.0.616462" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.2000.2434" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2000.1090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Souza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.3213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393870v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Battistin Sebastiani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aziza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sion-Jenkis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Franchet d'Esp&#233;rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437426v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;drine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435310v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna7.9782356133793.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225920v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110688665-012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120015v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.gifbib-eb.5.117909" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706091v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722685v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697471v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738274v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.simon.2014.01.0119" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736993v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Lachapelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536993v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444354188.ch9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.23843" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537050v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.125898" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783543v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708661v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millerot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-A. Ortega" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783790v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/as.24.0.2005867" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435467v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zanni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3y" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.256" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mou.2012.0008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1892" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.881" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.2010.3782" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gotteland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.903" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.176.0.2020795" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Krings" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.172.0.583161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.168.0.583266" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.165.0.616472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.166.0.616462" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.2000.2434" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2000.1090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Souza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.3213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393870v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Battistin Sebastiani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aziza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sion-Jenkis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Franchet d'Esp&#233;rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437426v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;drine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435310v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna7.9782356133793.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225920v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110688665-012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093357v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.gifbib-eb.5.117909" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697471v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738274v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.simon.2014.01.0119" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Lachapelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536993v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444354188.ch9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.23843" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537050v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.125898" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783543v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708661v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millerot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-A. Ortega" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783790v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/as.24.0.2005867" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435467v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zanni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>