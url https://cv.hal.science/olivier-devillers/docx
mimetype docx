--- v1 (2026-04-16)
+++ v2 (2026-05-20)
@@ -730,3379 +730,3379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01710442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rhescuporis, Cotys, Tibère et Germanicus (Tacite, Annales, 2.64-67)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Africaine des Etudes Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.15-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fin de l'année 14 dans les Annales (à propos de Tacite, Annales, 1,54)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (1), pp.100-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction des discours dans les livres 6 et 7 des Histoires de Quinte-Curce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.2-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhetorique.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tacite, Germanicus et le Principat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 185-186, pp.141-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épouse du consul aux bains de Teanum. A propos de l'Essai sur la Guerre Sociale de Mérimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouseion - Journal of the Classical Association of Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (1), pp.73-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/mou.2012.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/mou.2012.0008⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-01708666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de la mort de Tigellin chez Tacite (Histoires, 1.72)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neronia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.31-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le récit de la mort de Tigellin chez Tacite (Histoires, 1.72)</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tacite. Annales, I-II. Orientation bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 185-186, pp.281-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tragique et politique dans les opera maiora de Tacite. À propos de Fabrice Galtier, L’image tragique de l’Histoire chez Tacite. Étude des schèmes tragiques dans les Histoires et dans les Annales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114, pp.159-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de l’année 53 dans les Annales de Tacite (12.58-63)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neronia Electronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2, pp.31-35</w:t>
+              <w:t xml:space="preserve">, 2011, 1, pp.14-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tacite, Germanicus et le Principat</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Guide de l’Antiquité imaginaire au colloque “L’Antiquité au cinéma. Formes, histoire, représentations” (Cinémathèque de Toulouse 25 février 2011). Quelques questions à Claude Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.253-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.1892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César l'Américain. A propos de C.J. Cherryh, Legions of Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.1233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images du Germain dans la Germanie de Tacite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 185-186, pp.141-163</w:t>
+              <w:t xml:space="preserve">, 2010, 182, pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tacite. Annales, I-II. Orientation bibliographique</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se représenter par l'histoire : les Commentaires de Jules César</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.123-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladiateurs et jeux du cirque dans les oeuvres historiques de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79, pp.297-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/antiq.2010.3782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction narrative et idéologique des personnages secondaires dans les Annales de Tacite. Quelques remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interferences.903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Lettres classiques : pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact. Le magazine de l’Université Michel de Montaigne Bordeaux 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 166, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les passages relatifs à Asinius Gallus dans les Annales de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87, pp.154-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images du couple dans les livres I-III des Annales de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Athenaeum. Studi di letteratura e Storia dell'antichità </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 96 (1), pp.369-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédés de la persuasion historique dans le &amp;quot;Catilina&amp;quot; de Salluste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 185-186, pp.281-302</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 176, pp.134-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/vl.176.0.2020795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 114, pp.159-169</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le songe d'Hannibal. Quelques réflexions sur la tradition littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Krings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.337-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1, pp.14-24</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César. Bellum Ciuile I. Bibliographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (3), pp.38-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du Guide de l’Antiquité imaginaire au colloque “L’Antiquité au cinéma. Formes, histoire, représentations” (Cinémathèque de Toulouse 25 février 2011). Quelques questions à Claude Aziza</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01710446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antiquité et fictions contemporaine. En guise de présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13, pp.253-258. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 2, pp.230-231</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Images du Germain dans la Germanie de Tacite</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démonstration et stéréotype du général dans l'Agricola de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.365-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01744006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le thème de la famille bouleversée dans l' &amp;quot;Octavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vita Latina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 182, pp.75-84</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 172, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/vl.172.0.583161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie sur l'Octavie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 171, pp.139-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Gladiateurs et jeux du cirque dans les oeuvres historiques de Tacite</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours d'Othon à ses troupes (Tacite, &amp;quot;Histoires&amp;quot;, I, 37-38)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 168, pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/vl.168.0.583266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonctions de l’excursus sur les Perses chez Ammien Marcellin (XXIII 6)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 165, pp.53-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/vl.165.0.616472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mentions de Carthage chez Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Krings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 166, pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/vl.166.0.616462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néron se réconcilie avec Thrasea Paetus. À propos de Tacite, An. XV 23, 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Classica Universitatis Scientiarum Debrecencis </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 37, pp.39-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards romains sur les autels des frères Philènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Africa romana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13, pp.119-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur deux noms de Puniques chez Silius Italicus (&amp;quot;Pun.&amp;quot; IV 627 ; XV 700)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 79, pp.297-307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/antiq.2010.3782⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 69, pp.213-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/antiq.2000.2434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps dans le Jugurtha de Salluste : quelques remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28, pp.203-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Lettres classiques : pour quoi faire ?</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fards de Clio. Comment on écrivait l’histoire à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mardis de Vauban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “confidences” de Tacite dans les Annales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Études Classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.27-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' « Octavie » et les « Annales » de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 159, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/vita.2000.1090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rapidité des principaux personnages dans le Jugurtha de Salluste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 156, pp.16-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carthage et la Sardaigne. Le livre XIX des Histoires Philippiques de Justin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 166, pp.15</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Krings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Africa romana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 12, pp.1263-1277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un portrait césarien de Gélon de Syracuse chez Diodore de Sicile (XI 20-26)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 67, pp.149-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les passages relatifs à Asinius Gallus dans les Annales de Tacite</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres XIII et XIV des Annales de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vita Latina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 147, pp.42-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction du récit dans les Annales de Tacite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 87, pp.154-165</w:t>
+              <w:t xml:space="preserve">, 1996, 74, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 96 (1), pp.369-376</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit entre Romains et Wisigoths en 436-439 d’après les Getica de Jordanès. Fortune et infortune de l’abréviateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 69 (1), pp.111-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tacite, les sources et les impératifs de la narration : le récit de la mort d’Agrippine (Annales, XIV 1 - 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 54, pp.324-345</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 70, pp.337-346</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodoric et les fontium miracula. Sur Cassiodore, Variae, IX, 24, 8, et Jordanès, Getica, 109</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de Pallas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2, pp.230-231</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Néron : questions de survie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Clio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 69, pp.365-375</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des passages relatifs à Germanicus dans les « Annales » de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ancient society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 24, pp.225-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 171, pp.139-141</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tacite historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Clio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 115, pp.22-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...1597 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783493v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01783533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Art de la déformation et vision de l’étranger dans le Bellum Gallicum : quelques remarques</w:t>
               </w:r>
@@ -4459,256 +4459,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’histoire de Rome et le Dialogue des Orateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio sous le regard d’Hermès. L’utilisation de l’histoire dans la rhétorique ancienne de l’époque hellénistique à l’Antiquité tardive. Actes du colloque international de Montpellier (18-20 octobre 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Unknown, Région indéterminée. pp.221-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passage du Rubicon : un itinéraire de l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lucain en débat. Rhétorique, poétique et histoire. Actes du Colloque international, Institut Ausonius (Pessac, 12-14 juin 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.303-312, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ausonius.3213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réception des lettres à Atticus sous Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Souza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neronia VIII. Bibliothèques, livres et culture écrite dans l’empire romain de César à Hadrien, Actes du VIIIe Colloque International de la SIEN (Paris, 2-4 octobre 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bruxelles, Région indéterminée. pp.116-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537046v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01537047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations sur la représentation de la politique spectaculaire de Néron. Pour une comparaison entre Tacite, Suétone, Dion Cassius</w:t>
               </w:r>
@@ -5296,888 +5296,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02120011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire de familles dans le monde grec ancien et dans la Rome antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pébarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pébarthe, Christophe et Devillers, Olivier Ausonius Editions, pp.341, 2018, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sources et modèles des historiens anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breno Battistin Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Devillers, Olivier et Sebastiani, Breno Battistin Ausonius Editions, 2018, Scripta Antiqua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01706078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devillers</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre l’Antiquité. Recueil de préfaces et autres textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pébarthe, Christophe et Devillers, Olivier Ausonius Editions, pp.341, 2018, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aziza, Claude and Devillers, Olivier. Ausonius Editions, 2016, Scripta Receptoria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Claude Aziza</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de Pline le Jeune. Hommages à Nicole Méthy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions, 2015, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01744004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opera minora et le développement de l'historiographie tacitéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius Editions, 68, pp.223, 2014, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01710440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neronia IX. Villégiature et société dans le monde romain de Tibère à Hadrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier. Ausonius Editions, 62, 2014, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie augustéenne et mémoires du passé de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Aziza, Claude and Devillers, Olivier. Ausonius Editions, 2016, Scripta Receptoria</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Flamerie de Lachapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier et Flamerie de Lachapelle, Guillaume. Ausonius éditions, 50, 2013, Scripta Antiqua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ausonius Editions, 2015, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César sous Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sion-Jenkis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sion-Jenkis, Karine et Devillers, Olivier. Ausonius Editions, 64, pp.264, 2012, Scripta Antiqua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Ausonius Editions, 68, pp.223, 2014, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01744005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucain en débat. Rhétorique poétique et histoire. Actes du Colloque international, Institut Ausonius (Pessac, 12-14 juin 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Franchet d'Espérey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ausonius éditions, 29, 2010, Etudes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Devillers, Olivier. Ausonius Editions, 62, 2014, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs des hommes, pouvoir des mots, des Gracques à Trajan. Hommages au Professeur Paul Marius Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier et Meyers, Jean Peeters, 54, 2009, Bibliothèque d’Études Classiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poésie augustéenne et mémoires du passé de Rome</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs des hommes pouvoir des mots, des Gracques à Trajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Devillers, Olivier et Flamerie de Lachapelle, Guillaume. Ausonius éditions, 50, 2013, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Peeters, 54, 2009, Bibliothèque d'études Classiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Devillers</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs des hommes, pouvoir des mots, des Gracques à Trajan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Sion-Jenkis, Karine et Devillers, Olivier. Ausonius Editions, 64, pp.264, 2012, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Devillers; Jean Meyers. Peeters, 623 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050812v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-01475212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tacite et les sources des Annales. Enquêtes sur la méthode historique</w:t>
               </w:r>
@@ -6375,5709 +6375,5709 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le récit de la bataille d’Arausio chez Granius Licinianus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Autin; Romain Millot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Derrière le voile du pouvoir. Études de littérature et de réception sur le monde romain. Textes rassemblés en l’honneur d’Isabelle Cogitore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-176, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annals 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salvador Bartera; Kelly E. Shannon-Henderson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Critical Guide to Tacitus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-144, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, pp.153-176, 2025</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tentative de Lepidus contre Rome en 78-77 a.C. dans l’historiographie sous le Principat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Devillers; Breno Battistin Sebastiani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources et modèles des historiens anciens, 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.231-253, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface/Geleitwort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Fröhlich; C. Pichler; C. Schuler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux origines des Jeux Olympiques. Gymnasia. Concours et culture athlétiques dans l’Antiquité grecque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.6-7, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Védrine</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, pp.6-7, 2024</w:t>
+                <w:t xml:space="preserve">hal-05437426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tacite, Histoires, I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Bessonat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre et la paix. Homère, Sophocle, Thucydide, Aristophane, Démosthène, Plaute, Cicéron, Virgile, Sénèque, Tacite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.571-621, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.571-621, 2024</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocution de bienvenue du Directeur de l’Institut d’Ausonius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Fröhlich; Milagros Navarro Caballero. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épigraphie au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-16, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-16, 2024</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05437419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le récit tacitéen de la révolte de Florus et Sacrovir (Ann., 3.40-47)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. de Souza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Néron: Mélanges en hommage à Yves Perrin, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-272, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.231-253, 2024</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pline l'Ancien: le Capitole et le Palatin. Quelques réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. Traina et A. Vial-Logeay, L'Inventaire du monde de Pline l'Ancien. Des colonnes d'Hercule aux confins de l'Afrique et de l'Asie, Bordeaux, Ausonius „Editions, p. 53-65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.263-272, 2023</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03873841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">““La bataille d’Herdonéa (210 a.C.). Un itinéraire de l’information”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P. Duchêne, C. Guittard, M. Miquel, M. Simon &amp; É. Wolff, Relire Tite-Live, 2000 ans après”, Bordeaux, 2022, 173-182</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03698637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“La dernière année du règne de Tibère dans les Annales de Tacite (6.45.3-51)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Bellissime; P. Duchêne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veni, vidi, scripsi. Écrire l’histoire dans l’Antiquité. Actes du séminaire Historiographies antiques 2014-2019, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-91, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna7.9782356133793.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03201042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le Capitole dans l’A Fine Aufidii Bassi de Pline l’Ancien. Quelques observations”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L.E. Baumer, D. Nélis &amp; M. Royo, éd., Lire la ville 2. Fragments d’une archéologie littéraire de Rome à l’époque flavienne, Bordeaux, 2020, 125-138.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03214727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan narratif et idéologie chez Valère Maxime (Faits et dits mémorables 9, 15)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. Polara, Omne tulit punctum qui miscuit utile dulci. Studi in onore di Arturo De Vivo, I, Naples, 2020, 341-347.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">L.E. Baumer, D. Nélis &amp; M. Royo, éd., Lire la ville 2. Fragments d’une archéologie littéraire de Rome à l’époque flavienne, Bordeaux, 2020, 125-138.</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03201159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“L’image d’Hadrien dans le manga Thermae Romae”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien, in : S. Benoist, A. Gautier, C. Hoët-van Cauwenberghe &amp; R. Poignault, Mémoires de Trajan, mémoires d’Hadrien, Villeneuve d’Ascq, 2020, 423-438.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03525766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de Sénèque le Père parmi les sources possibles des &amp;quot;Annales&amp;quot; 1-6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.C. Scappaticcio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seneca the Elder and his Rediscovered Historiae ab Initio Bellorum Ciuilium. New Perspectives on Early-Imperial Roman Historiography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-257, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110688665-012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects de la représentation de l’activité du Sénat chez Tacite. Remarques autour de l’évocation des sénatus-consultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P. Buongiorno &amp; G. Traina, éd., Rappresentazione e uso dei senatus consulta nelle fonti letterarie del principato/Darstellung und Gebrauch der senatus consulta in den literarischen Quellen der Kaiserzeit, Stuttgart, 2019, 97-115.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02093357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Palatin, l'empire et les empereurs chez Cassius Dion (livres 57-80)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Palatin, Émergence de la colline du pouvoir à Rome, p. 351-358</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02120015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée sur la Rome antique. Pour un classement raisonné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Giovénal, V. Krings, A. Massé, M. Soler, C. Valenti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Antiquité imaginée. Les références antiques dans les œuvres de fiction (XXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-228, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02121882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’année 32 chez Tacite, Suétone et Dion Cassius : choix et silences des historiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Jouanno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Silences de l’historien. Oublis, omissions, effets de censure dans l’historiographie antique et médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Turnhout, pp.155-177, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.gifbib-eb.5.117909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02178531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auctoritas chez Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Gavoille. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce qu'un auctor. Auteur et autorité, du latin au français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-107, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02296148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Ligure et les escargots (Salluste, Guerre de Jugurtha, 93)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G. Flamerie de Lachapelle et J. Rohman, Lectures latines. 45 textes de la littérature latine interprétés par des professeurs. En hommage à Sylvie Franchet d’Espèrey, Bordeaux, 2018, 59-66.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-107, 2019</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01875111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipstanus Messalla comme source du livre 3 des Histoires. Quelques observations à partir de Tac., Hist., 3.71.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Bouet &amp; C. Petit, éd., Bibere, ridere, gaudere, studere, hoc est uiuere. Mélanges Francis Tassaux, Bordeaux, 2018 [191-200].</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités et fonctions du recours aux historiens précédents. Remarques préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breno Battistin Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier et Battistin Sebastiani, Breno </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sources et modèles des historiens anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.13-21, 2018, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01706091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messaline dans les Annales de Tacite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin, Paul Marius et Ndiaye, Emilia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandales, justice et politique à Rome. Textes inédits d’Alain Malissard suivis d’hommages en son honneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Classiques Garnier, pp.211-226, 2018, POLEN - Pouvoirs, lettres, normes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01722685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Modalités et fonctions du recours aux historiens précédents. Remarques préliminaires</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vnum esse rei publicae corpus. Note sur les Histoires d'Asinius Pollion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gavoille, Élisabeth et Roesch, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diuina studia. Mélanges de religion et de philosophie anciennes offerts à François Guillaumont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.271-279, 2018, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01698172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’instrumentalisation des mores dans l’historiographie latine des origines à Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Bouton &amp; B. Stiegler, éd., L’expérience du passé. Histoire philosophie politique, Paris, 2018, 15-33.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01877553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparer Dion Cassius avec Tacite. Remarques générales et analyse d’un récit particulier (révolte des légions de Pannonie, D.C. 57.4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sebastiani, Breno Basttistin et Rodrigues Junior, Fernando et da Costa e Silva, Bárbara. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudos de Poesia e Prosa Helenística</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.155-176, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques choix historiographiques et de leurs implications politiques dans les œuvres de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Merle, Alexandra et Oiffer-Bomsel, Alicia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tacite et le tacitisme en Europe à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.53-68, 2017, Colloques, congrès et conférences sur le classicisme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écriture de l’Histoire et débat normatif. Quelques remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Itgenshorst, Tanja et Le Doze, Philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La norme sous la République romaine et le Haut-Empire. Élaboration, diffusion, contournements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.127-139, 2017, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incendie du Caelius dans les Annales de Tacite (4.64-65)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Souza, Manuel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les collines dans la représentation et l’organisation du pouvoir à Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.127-135, 2017, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01697473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassius Dion et l’évolution de l’annalistique. Remarques à propos de la représentation des Julio-Claudiens dans l’Histoire romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fromentin, Valérie and Bertrand, Estelle and Coltelloni-Trannoy, Michèle and Molin, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cassius Dion : nouvelles lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.317-334, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassius Dion et les sources prétacitéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fromentin, Valérie and Bertrand, Estelle and Coltelloni-Trannoy, Michèle and Molin, Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cassius Dion : nouvelles lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.233-241, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aziza, Claude et Devillers, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vivre l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.9-10, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave comme modèle politique universel. Remarques sur le thème de la famille et des amis chez Nicolas de Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luciani, Sabine and Zuntow, Patricia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre mots et marbre. Les métamorphoses d’Auguste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 82, Ausonius Editions, pp.181-192, 2016, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du Dialogue des Orateurs dans l'oeuvre de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dubel, Sandrine et Gotteland, Sophie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes et cadres du dialogue antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, Ausonius Editions, pp.137-153, 2015, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néron selon Pline le Jeune : entre Pline l’Ancien, Tacite et Trajan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Pline le Jeune. Hommages à Nicole Méthy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.61-71, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mambwini Kivuila-Kiuka, José. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation de l’espace dans l’Énéide de Virgile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-120, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibère à Capri dans les livres 4 et 5 des Annales de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neronia IX. Villégiature et société dans le monde romain de Tibère à Hadrien. Actes du Congrès International de la SIEN (Villa Vigoni, Loveno di Menaggio, 3-6 octobre 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-296, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome et les provinces. Analogies, transferts, interactions dans l’Agricola et dans les Annales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les opera minora et le développement de l’historiographie tacitéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.163-174, 2014, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analogies et contrastes dans les &amp;quot;Historiae Alexandri&amp;quot; de Quinte-Curce. Alexandre chez les Scythes et les Sudraques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mahé-Simon, Mathilde et Trinquier, Jean </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire d'Alexandre selon Quinte-Curce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.119-124, 2014, Recherches, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.simon.2014.01.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notices nécrologiques et attitude des élites sénatoriales face au pouvoir impérial dans les Annales de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Coste, Laurent and Minvielle, Stéphane and Mougel, François-Charles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le concept d’élites en Europe de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.17-27, 2014, Centre d'Études des Mondes Moderne et Contemporain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les opera minora “laboratoire” des opera maiora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les opera minora et le développement de l’historiographie tacitéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-31, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La villégiature en Istrie d’Auguste à Domitien: une autre Campanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Devillers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La villégiature dans le monde romain de Tibère à Hadrien (Loveno di Menaggio 2012), Actes du IXe congrès de la SIEN, Neronia IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 62, Ausonius pp.147-163, 2014, Scripta antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mentions de Marius chez Properce. Échos de propagande augustéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier et Flamerie de Lachapelle, Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie augustéenne et mémoires du passé de Rome. En hommage au Professeur L. Deschamps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.119-126, 2013, Scripta Antiqua</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, pp.13-21, 2018, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Flamerie de Lachapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier and Flamerie de Lachapelle, Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie augustéenne et mémoires du passé de Rome. En hommage au Professeur Lucienne Deschamps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-10, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memorabile textum: aspects spéculaires et historiques du bouclier d'Enée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Lachapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie augustéenne et mémoires du passé de Rome. En Hommage au Professeur Lucienne Deschamps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-86, 2013, Scripta Antiqua, 978-2-35613-080-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation des villes et de l'espace chez les historiens latins : quelques remarques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes antiques et médiévales : patrimoines matériels et immatériels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, pp.271-279, 2018, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mentions de Marius chez Properce. Échos de propagandes augustéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier and Flamerie de Lachapelle, Guillaume. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie augustéenne et mémoires du passé de Rome. En hommage au Professeur Lucienne Deschamps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-126, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédégaire historien des conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ménard, Hélène and Sauzeau, Pierre and Thomas, Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pomme d’Éris. Le conflit et sa représentation dans l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier, pp.399-421, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.53-68, 2017, Colloques, congrès et conférences sur le classicisme</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tacite et Trajan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lopez, Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pouvoir et ses écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 101, Presses Universitaires de Bordeaux, pp.205-213, 2012, Eidôlon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, pp.127-139, 2017, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanences et transformations du modèle augustéen : le César de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">César sous Auguste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Concentration of Power and Writing History : Form of Historical Persuasion in the Histories (1.1-49)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pagán, Victoria Emma. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Companion to Tacitus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell, pp.162-186, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781444354188.ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.155-176, 2017</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanence et transformations du modèle augustéen : le César de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier and Sion-Jenkis, Karine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">César sous Auguste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Editions, pp.209-215, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un chroniqueur mérovingien : Frédégaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danièle James-Raoul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les genres littéraires en question au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-117, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pub.23843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, pp.9-10, 2016</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloquentia et libertas chez Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Voisin, Patrick and Béchillon, Marielle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art du discours dans l’antiquité : de l’orateur au poète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.187-198, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 82, Ausonius Editions, pp.181-192, 2016, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images du couple et vision du pouvoir dans les Histoires de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier and Meyers, Jean. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs des hommes, pouvoir des mots, des Gracques à Trajan. Hommages au Professeur Paul Marius Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louvain-Paris-Dudley MA, pp.453-464, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sed aliorum exitus, simul cetera illius aetatis, memorabo&amp;quot; (An., III, 24, 2). Le règne d’Auguste et le projet historiographique de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Hurlet; Bernard Mineo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Principat d’Auguste. Réalités et représentations du pouvoir. Autour de la "Res publica restituta"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.309-324, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.125898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-120, 2015</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de la relation amoureuse et vision du pouvoir dans les Histoires de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier et Meyers, Jean </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs des hommes, pouvoir des mots, des Gracques à Trajan. Hommages au Professeur Paul Marius Martin </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 54, Peeters, pp.453-464, 2009, Bibliothèque d'études classiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 71, Ausonius Editions, pp.137-153, 2015, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historiae Alexandri VIII-X. Quinte-Curce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier et Stoehr-Monjou, Annick </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silves latines 2009-2010. Quinte-Curce, Historiae Alexandri, VIII-X. Sidoine Apollinaire, Carmina, I-VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.13-94, 2009, Clefs concours. Lettres classiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.61-71, 2015</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation entre Néron, Othon et Poppée. Parcours de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Galtier, Fabrice et Perrin, Yves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ars pictoris, ars scriptoris. Peinture, littérature, histoire. Mélanges offerts à Jean-Michel Croisille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PU Blaise Pascal, pp.327-337, 2008, Erga</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius Editions, pp.163-174, 2014, Scripta Antiqua</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01709327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portée des imposture dans les Annales de Tacite. La légitimité impériale à l'œuvre”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M.A. Giua, Ripensando Tacito (e Ronald Syme). Storia e storiografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La portée des impostures dans les Annales de Tacite. La légitimité impériale à l’épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giua, Maria Antonietta </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ripensando Tacito (e Ronald Syme). Storia e storiografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETS, pp.133-151, 2007, Memorie e atti di convegni</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, pp.17-27, 2014, Centre d'Études des Mondes Moderne et Contemporain</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de Tacite en écrivant l'Agricola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ledentu, Marie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parole, média, pouvoir dans l'Occident romain. Hommages offerts au Professeur Guy Achard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches sur l'occident romain-Université Jean Moulin Lyon 3, pp.211-230, 2007, Collection du Centre d'études romaines et gallo-romaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 62, Ausonius pp.147-163, 2014, Scripta antiqua</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néron et les spectacles d'après les Annales de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin, Yves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neronia VII. Rome, l’Italie et la Grèce. Hellénisme et philhellénisme au premier siècle ap. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latomus, pp.271-284, 2007, Collection Latomus, v. 305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-31, 2014</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01710445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josias Mercier commentateur des Annales de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roudaut, François </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean (c. 1525-1570) et Josias (c. 1560-1626) Mercier. L'amour de la philologie à la Renaissance et au début de l'âge classique : actes du colloque d'Uzès (2-3 mars 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, pp.235-249, 2006, Colloques, congrès et conférences sur la Renaissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.287-296, 2014</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les listes de prodiges chez les historiens latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E. Amato, Approches de la Troisième Sophistique. Hommages à Jacques Schamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Avant-propos</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01745152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les listes de prodiges chez les historiens latins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amato, Eugenio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches de la Troisième Sophistique, Hommages à Jacques Schamp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-30, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellum Civile de César</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Devillers, Olivier et Casanova-Robin, Hélène et Wolff, Étienne </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silves latines 2006. César, Bellum ciuile I. Virgile, Bucolica. Rutilius Namatianus, De reditu suo I </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.15-88, 2005, Clefs concours. Lettres classiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01708661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La composante biographique dans l’historiographie romaine impériale avant Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lachenaud, G. et Longrée, D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grecs et Romains aux prises avec l’histoire. Représentations, récits et idéologie. Colloque de Nantes et Angers II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.609-619, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roi Clotaire II et les femmes d’après le livre IV de la Chronique de Frédégaire (43-55)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Defosse, Pol et Deroux, Carl </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommages à Carl Deroux V. Christianisme et Moyen Âge. Néo-latin et survivance de la latinité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latomus, pp.103-113, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tacite et la vieille République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bakhouche, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ancienneté chez les Anciens : Tome 1, La vieillesse dans les sociétés antiques : la Grèce et Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, pp.169-190, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodor Thumm. Question 5 des Réflexions Thumiennes. L’Image originelle de l’homme peut-elle être décrite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-10, 2013</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Millerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-A. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ortega, Y.-A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homme et femme à l’image de Dieu. 14 traité sur la foi édités et commentés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-177, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des passages relatifs à Thrasea Paetus dans les &amp;quot;Annales&amp;quot; de Tacite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Michel Croisille; Yves Perrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neronia VI. Rome à l’époque néronienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latomus, pp.296-311, 2002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/as.24.0.2005867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Raymond</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges, Cahiers de Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.5-9, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de la conjuration de Pison dans les Annales de Tacite (XV 48-74) : quelques aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Croisille, Jean-Michel et Martin, René et Perrin, Yves </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neronia V. Néron : histoire et légende - Actes du Ve Colloque international de la SIEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latomus, pp.45-65, 1999, Latomus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours de Claude sur l’admission au Sénat de notables gaulois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les moyens d’expression du pouvoir dans les sociétés anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, ARGO, Centre d’études comparées des civilisations anciennes de l’Université libre de Bruxelles - Peeters, pp.267-280, 1996, Lettres orientales et classiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de l'agronome Magon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, pp.67-86, 2013, Scripta Antiqua, 978-2-35613-080-8</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Krings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Khanoussi, Mustapha et Ruggeri, Paola et Vismara, Cinzia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Africa romana : atti dell' XI Convegno di studio Cartagine, 15-18 dicembre 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Torchietto-Ozieri, pp.489-516, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...2270 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01744008v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01783662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création du Germain dans le Bellum Gallicum de César. Ethnographie et propagande</w:t>
               </w:r>
@@ -12895,51 +12895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3y" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475128v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475129v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.256" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708666v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mou.2012.0008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1892" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.881" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.2010.3782" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1233" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gotteland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537405v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.903" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.176.0.2020795" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Krings" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.172.0.583161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.168.0.583266" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.165.0.616472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.166.0.616462" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784373v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.2000.2434" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784178v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2000.1090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784350v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784339v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783533v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537046v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Souza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.3213" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393870v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Battistin Sebastiani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aziza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sion-Jenkis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Franchet d'Esp&#233;rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475212v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437426v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;drine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435472v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435771v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435310v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna7.9782356133793.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225920v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110688665-012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093357v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.gifbib-eb.5.117909" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722685v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706091v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875111v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697471v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697473v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697485v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784701v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474458v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738301v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708669v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738274v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722688v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.simon.2014.01.0119" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736993v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Lachapelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536993v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444354188.ch9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.23843" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537050v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.125898" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745156v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783543v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710445v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708661v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millerot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-A. Ortega" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783790v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/as.24.0.2005867" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435467v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zanni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377830v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devillers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3y" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393888v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875112v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906894v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697493v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474483v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475128v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.256" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475144v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mou.2012.0008" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475145v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537353v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1892" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.2010.3782" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gotteland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709320v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.176.0.2020795" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Krings" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.172.0.583161" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745436v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.168.0.583266" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.165.0.616472" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.166.0.616462" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783780v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784379v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.2000.2434" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784178v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783503v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783776v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/vita.2000.1090" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784366v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783762v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784341v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784636v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783493v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784136v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536980v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537047v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537045v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.3213" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537046v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Souza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393870v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Battistin Sebastiani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761537v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;barthe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706078v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474459v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aziza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709319v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475142v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flamerie de Lachapelle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sion-Jenkis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Franchet d'Esp&#233;rey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meyers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707641v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708664v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435776v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent V&#233;drine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437419v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435310v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03698637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna7.9782356133793.5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214727v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201159v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03525766v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225920v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110688665-012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093357v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02120015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02121882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.gifbib-eb.5.117909" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875111v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820599v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706091v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722685v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877553v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697485v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697463v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697473v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474469v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784701v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738289v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709322v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738274v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722688v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.simon.2014.01.0119" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536956v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738269v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736993v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784573v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Raymond" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Lachapelle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768212v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536993v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444354188.ch9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537035v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.23843" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537050v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.125898" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709327v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722686v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783543v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745156v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710445v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745153v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745152v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708661v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784332v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782919v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784627v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millerot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-A. Ortega" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783790v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/as.24.0.2005867" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783662v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784219v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783487v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784411v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783520v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435467v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zanni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709325v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784243v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>