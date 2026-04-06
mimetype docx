--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -714,347 +714,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse thermique des fontes au silicium éclairée par le digramme de phases Fe-C-Si - Diagramme de phase et solidification à l'équilibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational development, synthesis and mechanical properties of face centered cubic Co-free high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Manescau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue Forge et Fonderie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.103202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101241v1</w:t>
+                <w:t xml:space="preserve">hal-04752564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature study of phase equilibria in the Co–Ni–W ternary system: Evidence of a new intermetallic phase Co3W-D0a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 892, pp.162109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational development, synthesis and mechanical properties of face centered cubic Co-free high entropy alloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse thermique des fontes au silicium éclairée par le digramme de phases Fe-C-Si - Diagramme de phase et solidification à l'équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La revue Forge et Fonderie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04752564v1</w:t>
+                <w:t xml:space="preserve">hal-04101241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Thermal Analysis Able to Provide Carbon and Silicon Contents of Cast Irons?</w:t>
               </w:r>
@@ -1168,365 +1168,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel experimental method for investigating secondary wetting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+                <w:t xml:space="preserve">Solid State Chemical Interaction Between Ti and Al-Si Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lacaze</w:t>
+                <w:t xml:space="preserve">M. Zhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Metallurgical Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00084433.2021.1933841⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11669-021-00914-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277258v1</w:t>
+                <w:t xml:space="preserve">hal-03353250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid State Chemical Interaction Between Ti and Al-Si Alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Gardiola</w:t>
+                <w:t xml:space="preserve">Surface tension, interfacial segregation and graphite shape in cast irons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Viala</w:t>
+                <w:t xml:space="preserve">O Dezellus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11669-021-00914-9⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.161-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11663-021-02352-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353250v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension, interfacial segregation and graphite shape in cast irons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel experimental method for investigating secondary wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Dezellus</w:t>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53, pp.161-177. </w:t>
+              <w:t xml:space="preserve">Canadian Metallurgical Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11663-021-02352-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00084433.2021.1933841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437449v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermodynamic properties of Al4C3: A combined DFT and DSC study</w:t>
               </w:r>
@@ -1640,429 +1640,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of Al2MgC2 and thermodynamic modeling of the Al–C–Mg system - Application to grain refinement of Mg–Al alloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-temperature-reactivity of Al–Ti alloys in contact with SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Pisch</w:t>
+                <w:t xml:space="preserve">S. Gambaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cacciamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Muolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Passerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2019.101678⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 817, pp.152715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384448v1</w:t>
+                <w:t xml:space="preserve">hal-02558835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature-reactivity of Al–Ti alloys in contact with SiC</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis, crystallographic structure and thermodynamic properties of T2-Al2MgC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Passerone</w:t>
+                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mikaelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benigni P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 273, pp.150-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558835v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, crystallographic structure and thermodynamic properties of T2-Al2MgC2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Mikaelian</w:t>
+                <w:t xml:space="preserve">Thermal stability of Al2MgC2 and thermodynamic modeling of the Al–C–Mg system - Application to grain refinement of Mg–Al alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benigni P.</w:t>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 273, pp.150-157. </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.101678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.02.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2019.101678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062499v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment and thermodynamic modeling of the Al–C system</w:t>
               </w:r>
@@ -2946,278 +2946,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties of an Al–TiC metal matrix composite obtained by reactive synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence of copper insertion in a crystallographic structure of Ti 3 SiC 2 MAX phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Samer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Lay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.17-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119543v1</w:t>
+                <w:t xml:space="preserve">hal-01153723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of copper insertion in a crystallographic structure of Ti 3 SiC 2 MAX phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical properties of an Al–TiC metal matrix composite obtained by reactive synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Samer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Karnatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Lay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 104, pp.17-20. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.50 - 57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153723v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Solubility of Group IV Elements (Ti, Zr, Hf) in Liquid Aluminum Below 800°C</w:t>
               </w:r>
@@ -3571,51 +3571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified 4-Point Bending Test for Adhesion Measurement at the Interface of Iron Coated with Aluminum Casting Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3841,265 +3841,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00829389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation Kinetics and Resulting Microstructure in MMC Reinforced with TiC Particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic modelling of the Ag-Cu-Ti ternary system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Mourot</w:t>
+                <w:t xml:space="preserve">Raymundo Arroyave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Courleux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzana G. Fries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.747⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (3), pp.286-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3139/146.110472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735313v1</w:t>
+                <w:t xml:space="preserve">hal-00623284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modelling of the Ag-Cu-Ti ternary system.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+                <w:t xml:space="preserve">Transformation Kinetics and Resulting Microstructure in MMC Reinforced with TiC Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Courleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymundo Arroyave</w:t>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana G. Fries</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 102 (3), pp.286-297. </w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172-174, pp.747-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3139/146.110472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623284v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Si-Ti Ohmic Contacts on N-Type Gallium Nitride</w:t>
               </w:r>
@@ -4232,51 +4232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical testing of titanium/aluminium-silicon interface: Effect of T6 heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Changes at the Interface Between Low Carbon Steel and an Al-Si Alloy During Solution Heat Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5646,502 +5646,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-limited reactive wetting: effect of interfacial reaction behind the advancing triple line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local reinforcement of magnesium base castings with mild steel inserts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sacerdote-Peronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Hodaj</w:t>
+                <w:t xml:space="preserve">E. Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.8071-8082</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.296-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196314v1</w:t>
+                <w:t xml:space="preserve">hal-00434158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting an reactivity in Ni-Si/C system : experiments versus model predictions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical testing of steel/aluminium/silicon interfaces by pushout.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Eustathopoulos</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Digonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sacerdote-Peronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.2016-2023</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.417-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196295v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local reinforcement of magnesium base castings with mild steel inserts.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Bosselet</w:t>
+                <w:t xml:space="preserve">Wetting an reactivity in Ni-Si/C system : experiments versus model predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bougiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Voytovych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Eustathopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.296-301</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.2016-2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434158v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical testing of steel/aluminium/silicon interfaces by pushout.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion-limited reactive wetting: effect of interfacial reaction behind the advancing triple line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hodaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Digonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rouby</w:t>
+                <w:t xml:space="preserve">A. Mortensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Eustathopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.417-421</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.8071-8082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434157v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth of Ti3SiC2 coatings onto SiC by reactive chemical vapor deposition using H2 and TiCl4</w:t>
               </w:r>
@@ -6274,51 +6274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical reaction-limited spreading: the triple line velocity versus contact angle relation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hodaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eustathopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6390,51 +6390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of evaporation-condensation in reactive spreading.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hodaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,64 +6519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-limited reactive wetting. spreading of Cu-Sn-Ti alloys on vitreous carbon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hodaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eustathopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6752,705 +6752,705 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder Jetting of WC-Co cemented carbide : understanding the impact of printing parameters and powder on mechanical properties of green and sintered part</w:t>
+                <w:t xml:space="preserve">Thermodynamic and experimental study of 5XXX and 6XXX automotive alloys for recyclability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Marciano</w:t>
+                <w:t xml:space="preserve">Paul Chatron-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Plansee Seminar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PTM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302525v1</w:t>
+                <w:t xml:space="preserve">hal-05368979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binder Jetting of WC-Co cemented carbide : understanding the impact of printing parameters and powder on mechanical properties of green and sintered part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dezecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and experimental study of 5XXX and 6XXX automotive alloys for recyclability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+                <w:t xml:space="preserve">Global Reactive Synthesis and additive manufacturing: in-situ synthesis of near net-shape Aluminium Matrix Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Perez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">THERMEC 2025 - International Conference on Processing and Manufacturing of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368979v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Reactive Synthesis and additive manufacturing: in-situ synthesis of near net-shape Aluminium Matrix Composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Flament</w:t>
+                <w:t xml:space="preserve">Additive manufacturing of WC-Co ceramic/metal composites using binder jetting: impact of the debinding cycle and study of sintering shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Soulier</w:t>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC 2025 - International Conference on Processing and Manufacturing of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">JCAT55 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306838v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of WC-Co ceramic/metal composites using binder jetting: impact of the debinding cycle and study of sintering shrinkage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Binder Jetting of WC-Co cemented carbide : understanding the impact of printing parameters and powder on mechanical properties of green and sintered part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Burr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT55 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st Plansee Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reutte, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2022.105910.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302185v1</w:t>
+                <w:t xml:space="preserve">hal-05302525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Synthesis of New Aluminium-Boride Composites by Laser Powder Bed Fusion Using a Ball-Milled Precursor Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Forget</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7669,51 +7669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
@@ -7751,103 +7751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ synthesis of a new Aluminium-Boride Composite by Laser Powder Bed Fusion using a ball-milled precursor powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Forget</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
@@ -7870,928 +7870,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manufacturing Mg-Si graded 6xxx Aluminium alloys using Spark Plasma Sintering on model alloys powder blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
+              <w:t xml:space="preserve">World PM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752527v1</w:t>
+                <w:t xml:space="preserve">hal-04752495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécano structuration de poudres d’AlB2, Al et C pour la production in situ de composites à matrice métallique base aluminium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Flament</w:t>
+                <w:t xml:space="preserve">Composition-dependent precipitation in Mg/Si graded 6xxx aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Aluminium Alloys (ICAA18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753543v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Studies of Precipitate Microstructures in Aluminium Alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réactivité et couple de diffusion dans le système B-C-Si à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Babaniaris</w:t>
+                <w:t xml:space="preserve">Yamina Benamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boulnat</w:t>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAA18: 18th International Conference on Aluminum Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843206v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Mg-Si graded 6xxx Aluminium alloys using Spark Plasma Sintering on model alloys powder blends</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Perez</w:t>
+                <w:t xml:space="preserve">THERMAL ANALYSIS FOR MODELING ASSESSMENT AND PYROMETER CALIBRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Desseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World PM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">52 eme Journées de Calorimétrie et d’Analyse Thermique (JCAT-52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Colmar, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752495v1</w:t>
+                <w:t xml:space="preserve">hal-04751878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-dependent precipitation in Mg/Si graded 6xxx aluminium alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Aluminium Alloys (ICAA18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752487v1</w:t>
+                <w:t xml:space="preserve">hal-04752527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité et couple de diffusion dans le système B-C-Si à haute température</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+                <w:t xml:space="preserve">Mécano structuration de poudres d’AlB2, Al et C pour la production in situ de composites à matrice métallique base aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753534v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAL ANALYSIS FOR MODELING ASSESSMENT AND PYROMETER CALIBRATION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+                <w:t xml:space="preserve">Combinatorial Studies of Precipitate Microstructures in Aluminium Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Techeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Babaniaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52 eme Journées de Calorimétrie et d’Analyse Thermique (JCAT-52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Colmar, Alsace, France</w:t>
+              <w:t xml:space="preserve">ICAA18: 18th International Conference on Aluminum Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751878v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,103 +8872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial study of composition-dependent precipitation in 6xxx series Aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Boulnat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8993,267 +8993,267 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussion meeting of Thermodynamics of Alloys, TOFA 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bad Staffelstein, Germany</w:t>
+              <w:t xml:space="preserve">EuroPM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752739v1</w:t>
+                <w:t xml:space="preserve">hal-04752733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Discussion meeting of Thermodynamics of Alloys, TOFA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bad Staffelstein, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752733v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Materials and their Interfaces in a DBC Substrate for Power Electronics Applications</w:t>
               </w:r>
@@ -9492,497 +9492,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano titanium carbide particle reinforced aluminumcomposite materials prepared by ball milling followed by reactive sintering</w:t>
+                <w:t xml:space="preserve">Reactive synthesis: a promising route for the in-situ formation of nanosized reinforcements in metal matrix composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kurita</w:t>
+                <w:t xml:space="preserve">Nassim Samer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Samer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Gourdet</w:t>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Composites Materials, ICCM-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenaghen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02491651v1</w:t>
+                <w:t xml:space="preserve">hal-04752735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive synthesis: a promising route for the in-situ formation of nanosized reinforcements in metal matrix composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano titanium carbide particle reinforced aluminumcomposite materials prepared by ball milling followed by reactive sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Samer</w:t>
+                <w:t xml:space="preserve">N. Samer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gourdet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
+                <w:t xml:space="preserve">S. Gourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Composites Materials, ICCM-2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Copenaghen, Denmark</w:t>
+              <w:t xml:space="preserve">20th International Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752735v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02491651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria and interface reactivity in steel/TiC metal matrix composites.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wettability and reactivity of Ag-Cu melts with Ti3SiC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Viala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Conference on Phase Equilibria, JEEP'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">HT-CMC 7, 7th International Conference on high temperature ceramic matrix composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, BAYREUTH, Bavière, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610212v1</w:t>
+                <w:t xml:space="preserve">hal-00610210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability and reactivity of Ag-Cu melts with Ti3SiC2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase equilibria and interface reactivity in steel/TiC metal matrix composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Courleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HT-CMC 7, 7th International Conference on high temperature ceramic matrix composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, BAYREUTH, Bavière, Germany</w:t>
+              <w:t xml:space="preserve">36th Conference on Phase Equilibria, JEEP'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610210v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental issues of reactive wetting by liquid metals</w:t>
               </w:r>
@@ -10147,125 +10147,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la chimie de surface sur le mouillage et l'adhésion métal sur céramique</w:t>
+                <w:t xml:space="preserve">Assemblage Ti/AlN par brasage avec solidification isotherme (TLPB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée “Techniques d'Analyse des Surfaces”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141256v1</w:t>
+                <w:t xml:space="preserve">hal-00195809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage Ti/AlN par brasage avec solidification isotherme (TLPB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10274,232 +10317,189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Viala</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195809v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage Ti/AlN par brasage avec solidification isotherme (TLPB)</w:t>
+                <w:t xml:space="preserve">Le rôle de la chimie de surface sur le mouillage et l'adhésion métal sur céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Eustathopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée “Techniques d'Analyse des Surfaces”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141272v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la chimie de surface sur le mouillage et l'adhésion métal sur céramique</w:t>
               </w:r>
@@ -10593,346 +10593,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of WC-Co by Binder Jetting : From powder to final parts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">Fe-Mg system: HP-HT modelling and data acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Desseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmid-Fetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOFA 2024 - 19th meeting on Thermodynamics of Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France. </w:t>
+              <w:t xml:space="preserve">CALPHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Mannheim, Germany, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751912v1</w:t>
+                <w:t xml:space="preserve">hal-04742499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-Mg system: HP-HT modelling and data acquisition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rainer Schmid-Fetzer</w:t>
+                <w:t xml:space="preserve">3D printing of WC-Co by Binder Jetting : From powder to final parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALPHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Mannheim, Germany, Germany. </w:t>
+              <w:t xml:space="preserve">TOFA 2024 - 19th meeting on Thermodynamics of Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742499v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of WC-Co by Binder Jetting : From powder to final parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dezecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10974,90 +10974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science of dirty alloys: improving recyclability of aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chatron-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11099,103 +11099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial study of composition-dependent precipitation in 6xxx series Aluminum alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Boulnat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11220,103 +11220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and thermodynamic modelling of the Al-C-Mg system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mikaelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benigni P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Coupling of Phase Diagrams and Thermochemistry, CALPHAD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Singapore, Singapore</w:t>
@@ -11677,51 +11677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Samer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12118,51 +12118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hureaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Augereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.185889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Manescau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regordosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sertucha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro-Roman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. de La Torre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40962-022-00799-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00084433.2021.1933841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-021-00914-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dezellus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02352-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benigni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciamani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Muolo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passerone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152715" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio W Zapata-Solvas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144108" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Woerle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grossner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaugiraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942411X559049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karnatak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.05.096" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ5151K7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.747" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Arroyave" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana G. Fries" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110472" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.812" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.12.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HTC1810-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647997v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9949-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.163" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516332v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eustathopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4128-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D58BH07V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9424-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voytovych" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Li A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Constantin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3941-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322171v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baffie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.10.104" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakih" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Berthet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9284-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2411-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196314v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodaj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barbier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bougiouri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434158v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Digonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Berthet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.09.040" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00309-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQT7DL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00308-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67F8BHF5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)00946-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(99)00082-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMHQ76KT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Marciano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dezecot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.105910." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302498v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368979v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chatron-Michaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baffie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751857v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Andrieux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19239" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843206v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Techeres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Babaniaris" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752495v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491651v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurita" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courleux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515732v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380786v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141256v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195809v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peronnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141272v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Viala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751912v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009773v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556122v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hureaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Augereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.185889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Manescau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regordosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sertucha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro-Roman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. de La Torre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40962-022-00799-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-021-00914-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dezellus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02352-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00084433.2021.1933841" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benigni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciamani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Muolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passerone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152715" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio W Zapata-Solvas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144108" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Woerle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grossner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaugiraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942411X559049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karnatak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.05.096" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ5151K7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623284v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Arroyave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana G. Fries" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110472" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.747" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.812" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.12.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HTC1810-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647997v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9949-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.163" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516332v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eustathopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4128-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D58BH07V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9424-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voytovych" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Li A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Constantin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3941-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322171v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baffie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.10.104" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakih" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Berthet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9284-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2411-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434158v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434157v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Digonnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bougiouri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodaj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barbier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Berthet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.09.040" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00309-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQT7DL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00308-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67F8BHF5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)00946-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(99)00082-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMHQ76KT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368979v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chatron-Michaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302498v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Marciano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dezecot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302525v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.105910." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baffie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751857v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Andrieux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19239" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752495v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843206v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Techeres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Babaniaris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurita" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610210v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courleux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515732v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380786v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195809v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peronnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141272v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Viala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751912v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009773v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556122v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>