--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -714,265 +714,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational development, synthesis and mechanical properties of face centered cubic Co-free high entropy alloys</w:t>
+                <w:t xml:space="preserve">Low temperature study of phase equilibria in the Co–Ni–W ternary system: Evidence of a new intermetallic phase Co3W-D0a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.J. Manescau</w:t>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Braun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 892, pp.162109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752564v1</w:t>
+                <w:t xml:space="preserve">hal-03371636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature study of phase equilibria in the Co–Ni–W ternary system: Evidence of a new intermetallic phase Co3W-D0a</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational development, synthesis and mechanical properties of face centered cubic Co-free high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Toche</w:t>
+                <w:t xml:space="preserve">T.J. Manescau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 892, pp.162109. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.103202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371636v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse thermique des fontes au silicium éclairée par le digramme de phases Fe-C-Si - Diagramme de phase et solidification à l'équilibre</w:t>
               </w:r>
@@ -1168,365 +1168,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid State Chemical Interaction Between Ti and Al-Si Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Dezellus</w:t>
+                <w:t xml:space="preserve">A novel experimental method for investigating secondary wetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zhe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Gardiola</w:t>
+                <w:t xml:space="preserve">Bruno Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Viala</w:t>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11669-021-00914-9⟩</w:t>
+              <w:t xml:space="preserve">Canadian Metallurgical Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00084433.2021.1933841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353250v1</w:t>
+                <w:t xml:space="preserve">hal-03277258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface tension, interfacial segregation and graphite shape in cast irons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lacaze</w:t>
+                <w:t xml:space="preserve">Solid State Chemical Interaction Between Ti and Al-Si Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Dezellus</w:t>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11663-021-02352-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11669-021-00914-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03437449v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel experimental method for investigating secondary wetting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface tension, interfacial segregation and graphite shape in cast irons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">O Dezellus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Metallurgical Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53, pp.161-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00084433.2021.1933841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11663-021-02352-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277258v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03437449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermodynamic properties of Al4C3: A combined DFT and DSC study</w:t>
               </w:r>
@@ -2280,291 +2280,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ti matrix composites reinforced with TiC particles: thermodynamic equilibrium and change in microstructure</w:t>
+                <w:t xml:space="preserve">Elastic properties, thermal stability, and thermodynamic parameters of MoAlB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Roger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+                <w:t xml:space="preserve">Sankalp Kota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Viala</w:t>
+                <w:t xml:space="preserve">Matthias Agne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio W Zapata-Solvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-0677-y⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.144108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.144108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441763v1</w:t>
+                <w:t xml:space="preserve">hal-01508204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties, thermal stability, and thermodynamic parameters of MoAlB</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Ti matrix composites reinforced with TiC particles: thermodynamic equilibrium and change in microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio W Zapata-Solvas</w:t>
+                <w:t xml:space="preserve">Jérôme Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.144108. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.4129 - 4141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.144108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-0677-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508204v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of materials and their interfaces in a direct bonded copper substrate for power electronics applications</w:t>
               </w:r>
@@ -2946,278 +2946,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of copper insertion in a crystallographic structure of Ti 3 SiC 2 MAX phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical properties of an Al–TiC metal matrix composite obtained by reactive synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Samer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Karnatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.03.015⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.50 - 57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153723v1</w:t>
+                <w:t xml:space="preserve">hal-01119543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties of an Al–TiC metal matrix composite obtained by reactive synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Samer</w:t>
+                <w:t xml:space="preserve">Experimental evidence of copper insertion in a crystallographic structure of Ti 3 SiC 2 MAX phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sabine Lay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72, pp.50 - 57. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.17-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119543v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Solubility of Group IV Elements (Ti, Zr, Hf) in Liquid Aluminum Below 800°C</w:t>
               </w:r>
@@ -3571,51 +3571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified 4-Point Bending Test for Adhesion Measurement at the Interface of Iron Coated with Aluminum Casting Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4232,51 +4232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical testing of titanium/aluminium-silicon interface: Effect of T6 heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4361,51 +4361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Changes at the Interface Between Low Carbon Steel and an Al-Si Alloy During Solution Heat Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5646,195 +5646,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local reinforcement of magnesium base castings with mild steel inserts.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion-limited reactive wetting: effect of interfacial reaction behind the advancing triple line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bosselet</w:t>
+                <w:t xml:space="preserve">F. Hodaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.N. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mortensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Eustathopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.296-301</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.8071-8082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434158v1</w:t>
+                <w:t xml:space="preserve">hal-00196314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical testing of steel/aluminium/silicon interfaces by pushout.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sacerdote-Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5862,286 +5858,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.417-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting an reactivity in Ni-Si/C system : experiments versus model predictions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Voytovych</w:t>
+                <w:t xml:space="preserve">Local reinforcement of magnesium base castings with mild steel inserts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sacerdote-Peronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.2016-2023</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.296-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196295v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-limited reactive wetting: effect of interfacial reaction behind the advancing triple line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Hodaj</w:t>
+                <w:t xml:space="preserve">Wetting an reactivity in Ni-Si/C system : experiments versus model predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bougiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Voytovych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eustathopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 42, pp.8071-8082</w:t>
+              <w:t xml:space="preserve">, 2007, 42, pp.2016-2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196314v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth of Ti3SiC2 coatings onto SiC by reactive chemical vapor deposition using H2 and TiCl4</w:t>
               </w:r>
@@ -6274,51 +6274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical reaction-limited spreading: the triple line velocity versus contact angle relation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hodaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eustathopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6390,51 +6390,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of evaporation-condensation in reactive spreading.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hodaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,64 +6519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-limited reactive wetting. spreading of Cu-Sn-Ti alloys on vitreous carbon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hodaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mortensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eustathopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6752,705 +6752,705 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and experimental study of 5XXX and 6XXX automotive alloys for recyclability</w:t>
+                <w:t xml:space="preserve">Binder Jetting of WC-Co cemented carbide : understanding the impact of printing parameters and powder on mechanical properties of green and sintered part</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chatron-Michaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+                <w:t xml:space="preserve">Erwan Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Perez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTM 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st Plansee Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reutte, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2022.105910.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368979v1</w:t>
+                <w:t xml:space="preserve">hal-05302525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder Jetting of WC-Co cemented carbide : understanding the impact of printing parameters and powder on mechanical properties of green and sintered part</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Marciano</w:t>
+                <w:t xml:space="preserve">Thermodynamic and experimental study of 5XXX and 6XXX automotive alloys for recyclability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chatron-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">PTM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302498v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Reactive Synthesis and additive manufacturing: in-situ synthesis of near net-shape Aluminium Matrix Composites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binder Jetting of WC-Co cemented carbide : understanding the impact of printing parameters and powder on mechanical properties of green and sintered part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Burr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC 2025 - International Conference on Processing and Manufacturing of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306838v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of WC-Co ceramic/metal composites using binder jetting: impact of the debinding cycle and study of sintering shrinkage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">Global Reactive Synthesis and additive manufacturing: in-situ synthesis of near net-shape Aluminium Matrix Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Toche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X Boulnat</w:t>
+                <w:t xml:space="preserve">Mathieu Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT55 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">THERMEC 2025 - International Conference on Processing and Manufacturing of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302185v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder Jetting of WC-Co cemented carbide : understanding the impact of printing parameters and powder on mechanical properties of green and sintered part</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of WC-Co ceramic/metal composites using binder jetting: impact of the debinding cycle and study of sintering shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Plansee Seminar</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JCAT55 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302525v1</w:t>
+                <w:t xml:space="preserve">hal-05302185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Situ Synthesis of New Aluminium-Boride Composites by Laser Powder Bed Fusion Using a Ball-Milled Precursor Powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7751,103 +7751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ synthesis of a new Aluminium-Boride Composite by Laser Powder Bed Fusion using a ball-milled precursor powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Frankfurt, Germany</w:t>
@@ -7889,64 +7889,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing Mg-Si graded 6xxx Aluminium alloys using Spark Plasma Sintering on model alloys powder blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8010,64 +8010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition-dependent precipitation in Mg/Si graded 6xxx aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8273,51 +8273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Desseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8372,90 +8372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8497,103 +8497,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécano structuration de poudres d’AlB2, Al et C pour la production in situ de composites à matrice métallique base aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -8747,51 +8747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8885,64 +8885,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial study of composition-dependent precipitation in 6xxx series Aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8993,267 +8993,267 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroPM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Discussion meeting of Thermodynamics of Alloys, TOFA 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bad Staffelstein, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752733v1</w:t>
+                <w:t xml:space="preserve">hal-04752739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussion meeting of Thermodynamics of Alloys, TOFA 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bad Staffelstein, Germany</w:t>
+              <w:t xml:space="preserve">EuroPM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752739v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Materials and their Interfaces in a DBC Substrate for Power Electronics Applications</w:t>
               </w:r>
@@ -9742,247 +9742,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02491651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability and reactivity of Ag-Cu melts with Ti3SiC2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase equilibria and interface reactivity in steel/TiC metal matrix composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Courleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HT-CMC 7, 7th International Conference on high temperature ceramic matrix composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, BAYREUTH, Bavière, Germany</w:t>
+              <w:t xml:space="preserve">36th Conference on Phase Equilibria, JEEP'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, MONTPELLIER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00610210v1</w:t>
+                <w:t xml:space="preserve">hal-00610212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria and interface reactivity in steel/TiC metal matrix composites.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wettability and reactivity of Ag-Cu melts with Ti3SiC2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Viala</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Conference on Phase Equilibria, JEEP'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, MONTPELLIER, France</w:t>
+              <w:t xml:space="preserve">HT-CMC 7, 7th International Conference on high temperature ceramic matrix composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, BAYREUTH, Bavière, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610212v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental issues of reactive wetting by liquid metals</w:t>
               </w:r>
@@ -10724,90 +10724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of WC-Co by Binder Jetting : From powder to final parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dezecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10849,90 +10849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of WC-Co by Binder Jetting : From powder to final parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dezecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10974,90 +10974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science of dirty alloys: improving recyclability of aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chatron-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11112,64 +11112,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial study of composition-dependent precipitation in 6xxx series Aluminum alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12118,51 +12118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hureaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Augereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.185889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Manescau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regordosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sertucha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro-Roman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. de La Torre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40962-022-00799-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353250v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-021-00914-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437449v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dezellus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02352-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277258v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00084433.2021.1933841" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benigni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciamani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Muolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passerone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152715" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508204v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio W Zapata-Solvas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144108" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Woerle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grossner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaugiraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942411X559049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karnatak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.05.096" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ5151K7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623284v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Arroyave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana G. Fries" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110472" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.747" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.812" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.12.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HTC1810-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647997v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9949-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.163" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516332v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eustathopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4128-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D58BH07V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9424-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voytovych" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Li A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Constantin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3941-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322171v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baffie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.10.104" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakih" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Berthet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9284-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2411-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434158v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434157v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Digonnet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bougiouri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196314v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodaj" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barbier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Berthet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.09.040" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00309-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQT7DL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00308-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67F8BHF5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)00946-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(99)00082-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMHQ76KT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368979v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chatron-Michaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302498v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Marciano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dezecot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302525v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.105910." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baffie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751857v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Andrieux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19239" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752495v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843206v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Techeres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Babaniaris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurita" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610210v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610212v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courleux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515732v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380786v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195809v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peronnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141272v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Viala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751912v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009773v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556122v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hureaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Augereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.185889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Manescau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regordosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sertucha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro-Roman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. de La Torre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40962-022-00799-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00084433.2021.1933841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-021-00914-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dezellus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02352-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benigni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciamani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Muolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passerone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152715" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio W Zapata-Solvas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Woerle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grossner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaugiraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942411X559049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karnatak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.05.096" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ5151K7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623284v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Arroyave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana G. Fries" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110472" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.747" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.812" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.12.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HTC1810-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647997v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9949-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.163" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516332v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eustathopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4128-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D58BH07V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9424-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voytovych" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Li A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Constantin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3941-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322171v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baffie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.10.104" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakih" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Berthet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9284-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2411-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196314v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodaj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barbier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434157v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Digonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434158v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bougiouri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Berthet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.09.040" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00309-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQT7DL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00308-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67F8BHF5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)00946-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(99)00082-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMHQ76KT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Marciano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dezecot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.105910." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chatron-Michaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302498v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baffie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751857v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Andrieux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19239" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752495v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843206v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Techeres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Babaniaris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurita" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courleux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515732v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380786v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195809v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peronnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141272v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Viala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751912v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009773v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556122v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>