--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -714,347 +714,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature study of phase equilibria in the Co–Ni–W ternary system: Evidence of a new intermetallic phase Co3W-D0a</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse thermique des fontes au silicium éclairée par le digramme de phases Fe-C-Si - Diagramme de phase et solidification à l'équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue Forge et Fonderie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371636v1</w:t>
+                <w:t xml:space="preserve">hal-04101241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational development, synthesis and mechanical properties of face centered cubic Co-free high entropy alloys</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low temperature study of phase equilibria in the Co–Ni–W ternary system: Evidence of a new intermetallic phase Co3W-D0a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 892, pp.162109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.162109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752564v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse thermique des fontes au silicium éclairée par le digramme de phases Fe-C-Si - Diagramme de phase et solidification à l'équilibre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational development, synthesis and mechanical properties of face centered cubic Co-free high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Manescau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue Forge et Fonderie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.103202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.103202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101241v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Thermal Analysis Able to Provide Carbon and Silicon Contents of Cast Irons?</w:t>
               </w:r>
@@ -1640,429 +1640,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature-reactivity of Al–Ti alloys in contact with SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of Al2MgC2 and thermodynamic modeling of the Al–C–Mg system - Application to grain refinement of Mg–Al alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Deffrennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gambaro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Passerone</w:t>
+                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152715⟩</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.101678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2019.101678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558835v1</w:t>
+                <w:t xml:space="preserve">hal-02384448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, crystallographic structure and thermodynamic properties of T2-Al2MgC2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mikaelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benigni P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 273, pp.150-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2019.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of Al2MgC2 and thermodynamic modeling of the Al–C–Mg system - Application to grain refinement of Mg–Al alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Gardiola</w:t>
+                <w:t xml:space="preserve">High-temperature-reactivity of Al–Ti alloys in contact with SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gambaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Valenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cacciamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Muolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lomello-Tafin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Pisch</w:t>
+                <w:t xml:space="preserve">A. Passerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67, pp.101678. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 817, pp.152715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2019.101678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384448v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment and thermodynamic modeling of the Al–C system</w:t>
               </w:r>
@@ -3197,261 +3197,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Solubility of Group IV Elements (Ti, Zr, Hf) in Liquid Aluminum Below 800°C</w:t>
+                <w:t xml:space="preserve">On the Liquid/Solid Phase Equilibria in the Al-Rich Corner of the Al-Si-Ti Ternary System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (2), pp.120. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11669-013-0278-2⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11669-014-0282-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00960312v1</w:t>
+                <w:t xml:space="preserve">hal-00960314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Liquid/Solid Phase Equilibria in the Al-Rich Corner of the Al-Si-Ti Ternary System</w:t>
+                <w:t xml:space="preserve">On the Solubility of Group IV Elements (Ti, Zr, Hf) in Liquid Aluminum Below 800°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 35 (2), pp.137. </w:t>
+              <w:t xml:space="preserve">, 2014, 35 (2), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11669-014-0282-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11669-013-0278-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960314v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New potential for preparation of performing h-BN coatings via polymer pyrolysis in RTA furnace</w:t>
               </w:r>
@@ -3841,265 +3841,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00829389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modelling of the Ag-Cu-Ti ternary system.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation Kinetics and Resulting Microstructure in MMC Reinforced with TiC Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymundo Arroyave</w:t>
+                <w:t xml:space="preserve">Mickaël Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana G. Fries</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Courleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3139/146.110472⟩</w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 172-174, pp.747-752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623284v1</w:t>
+                <w:t xml:space="preserve">hal-02735313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation Kinetics and Resulting Microstructure in MMC Reinforced with TiC Particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
+                <w:t xml:space="preserve">Thermodynamic modelling of the Ag-Cu-Ti ternary system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+                <w:t xml:space="preserve">Raymundo Arroyave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Geandier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suzana G. Fries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 172-174, pp.747-752. </w:t>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (3), pp.286-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.172-174.747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3139/146.110472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735313v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Si-Ti Ohmic Contacts on N-Type Gallium Nitride</w:t>
               </w:r>
@@ -4973,286 +4973,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical testing of titanium/aluminium-silicon interfaces by push-out</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Dezellus</w:t>
+                <w:t xml:space="preserve">Transient liquid phase bonding of titanium to aluminium nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Milani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bosselet</w:t>
+                <w:t xml:space="preserve">M. Sacerdote-Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sacerdote-Peronnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rouby</w:t>
+                <w:t xml:space="preserve">T. Baffie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 495 (1-2), pp.254-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2007.10.104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434031v1</w:t>
+                <w:t xml:space="preserve">hal-00322171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient liquid phase bonding of titanium to aluminium nitride</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+                <w:t xml:space="preserve">Mechanical testing of titanium/aluminium-silicon interfaces by push-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Milani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sacerdote-Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Baffie</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.1749-1756</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00322171v1</w:t>
+                <w:t xml:space="preserve">hal-00434031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Equilibria and Reactive Chemical Vapor Deposition (RCVD) of Ti3SiC2</w:t>
               </w:r>
@@ -5366,307 +5366,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04260954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical testing of titanium / aluminium-silicon interfaces by push-out</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Details on the formation of Ti2Cu3 in the Ag-Cu-Ti system in the temperature range 790-860 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Milani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Sacerdote-Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Rouby</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sigala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-007-2411-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (2), pp.156-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11669-008-9247-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00283654v1</w:t>
+                <w:t xml:space="preserve">hal-00422606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Details on the formation of Ti2Cu3 in the Ag-Cu-Ti system in the temperature range 790-860 °C</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical testing of titanium / aluminium-silicon interfaces by push-out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sacerdote-Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Sigala</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (6), pp.1749-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-007-2411-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11669-008-9247-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00422606v1</w:t>
+                <w:t xml:space="preserve">hal-00283654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion-limited reactive wetting: effect of interfacial reaction behind the advancing triple line</w:t>
               </w:r>
@@ -5767,178 +5767,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical testing of steel/aluminium/silicon interfaces by pushout.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wetting an reactivity in Ni-Si/C system : experiments versus model predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bougiouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Voytovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rouby</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Eustathopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.417-421</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.2016-2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434157v1</w:t>
+                <w:t xml:space="preserve">hal-00196295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local reinforcement of magnesium base castings with mild steel inserts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sacerdote-Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5946,51 +5933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.296-301</w:t>
@@ -6013,135 +6000,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting an reactivity in Ni-Si/C system : experiments versus model predictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical testing of steel/aluminium/silicon interfaces by pushout.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bougiouri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Eustathopoulos</w:t>
+                <w:t xml:space="preserve">B. Digonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sacerdote-Peronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.2016-2023</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.417-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196295v1</w:t>
+                <w:t xml:space="preserve">hal-00434157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growth of Ti3SiC2 coatings onto SiC by reactive chemical vapor deposition using H2 and TiCl4</w:t>
               </w:r>
@@ -6882,256 +6882,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and experimental study of 5XXX and 6XXX automotive alloys for recyclability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Perez</w:t>
+                <w:t xml:space="preserve">Binder Jetting of WC-Co cemented carbide : understanding the impact of printing parameters and powder on mechanical properties of green and sintered part</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368979v1</w:t>
+                <w:t xml:space="preserve">hal-05302498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binder Jetting of WC-Co cemented carbide : understanding the impact of printing parameters and powder on mechanical properties of green and sintered part</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Marciano</w:t>
+                <w:t xml:space="preserve">Thermodynamic and experimental study of 5XXX and 6XXX automotive alloys for recyclability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chatron-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Burr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">PTM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302498v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Reactive Synthesis and additive manufacturing: in-situ synthesis of near net-shape Aluminium Matrix Composites</w:t>
               </w:r>
@@ -7669,51 +7669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
@@ -7870,398 +7870,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing Mg-Si graded 6xxx Aluminium alloys using Spark Plasma Sintering on model alloys powder blends</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World PM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752495v1</w:t>
+                <w:t xml:space="preserve">hal-04752527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition-dependent precipitation in Mg/Si graded 6xxx aluminium alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
+                <w:t xml:space="preserve">Mécano structuration de poudres d’AlB2, Al et C pour la production in situ de composites à matrice métallique base aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Aluminium Alloys (ICAA18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752487v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité et couple de diffusion dans le système B-C-Si à haute température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinatorial Studies of Precipitate Microstructures in Aluminium Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Techeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Benamra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+                <w:t xml:space="preserve">Steven Babaniaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Auvray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+                <w:t xml:space="preserve">Xavier Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">ICAA18: 18th International Conference on Aluminum Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753534v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL ANALYSIS FOR MODELING ASSESSMENT AND PYROMETER CALIBRATION</w:t>
               </w:r>
@@ -8286,51 +8290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8366,432 +8370,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+                <w:t xml:space="preserve">Composition-dependent precipitation in Mg/Si graded 6xxx aluminium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric De Geuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
+              <w:t xml:space="preserve">18th International Conference on Aluminium Alloys (ICAA18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toyama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752527v1</w:t>
+                <w:t xml:space="preserve">hal-04752487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécano structuration de poudres d’AlB2, Al et C pour la production in situ de composites à matrice métallique base aluminium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manufacturing Mg-Si graded 6xxx Aluminium alloys using Spark Plasma Sintering on model alloys powder blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Taurines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">World PM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753543v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Studies of Precipitate Microstructures in Aluminium Alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réactivité et couple de diffusion dans le système B-C-Si à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Babaniaris</w:t>
+                <w:t xml:space="preserve">Yamina Benamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boulnat</w:t>
+                <w:t xml:space="preserve">Laurent Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAA18: 18th International Conference on Aluminum Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toyama, Japan</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843206v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,103 +8872,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial study of composition-dependent precipitation in 6xxx series Aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8993,51 +8993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9114,64 +9114,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10147,168 +10147,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00380786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblage Ti/AlN par brasage avec solidification isotherme (TLPB)</w:t>
+                <w:t xml:space="preserve">Le rôle de la chimie de surface sur le mouillage et l'adhésion métal sur céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Eustathopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée “Techniques d'Analyse des Surfaces”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195809v1</w:t>
+                <w:t xml:space="preserve">hal-00141256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblage Ti/AlN par brasage avec solidification isotherme (TLPB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10317,189 +10274,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Peronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la chimie de surface sur le mouillage et l'adhésion métal sur céramique</w:t>
+                <w:t xml:space="preserve">Assemblage Ti/AlN par brasage avec solidification isotherme (TLPB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Peronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée “Techniques d'Analyse des Surfaces”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141256v1</w:t>
+                <w:t xml:space="preserve">hal-00195809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la chimie de surface sur le mouillage et l'adhésion métal sur céramique</w:t>
               </w:r>
@@ -10593,277 +10593,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-Mg system: HP-HT modelling and data acquisition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rainer Schmid-Fetzer</w:t>
+                <w:t xml:space="preserve">3D printing of WC-Co by Binder Jetting : From powder to final parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Marciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezellus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Boulnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALPHAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Mannheim, Germany, Germany. </w:t>
+              <w:t xml:space="preserve">TOFA 2024 - 19th meeting on Thermodynamics of Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742499v1</w:t>
+                <w:t xml:space="preserve">hal-04751912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of WC-Co by Binder Jetting : From powder to final parts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+                <w:t xml:space="preserve">Fe-Mg system: HP-HT modelling and data acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Desseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Bourlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Schmid-Fetzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOFA 2024 - 19th meeting on Thermodynamics of Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France. </w:t>
+              <w:t xml:space="preserve">CALPHAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Mannheim, Germany, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751912v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of WC-Co by Binder Jetting : From powder to final parts</w:t>
               </w:r>
@@ -10974,90 +10974,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science of dirty alloys: improving recyclability of aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chatron-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11099,103 +11099,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial study of composition-dependent precipitation in 6xxx series Aluminum alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Taurines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Boulnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11220,103 +11220,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study and thermodynamic modelling of the Al-C-Mg system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mikaelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benigni P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Coupling of Phase Diagrams and Thermochemistry, CALPHAD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Singapore, Singapore</w:t>
@@ -12118,51 +12118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hureaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Augereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.185889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Manescau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101241v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regordosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sertucha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro-Roman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. de La Torre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40962-022-00799-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00084433.2021.1933841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-021-00914-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dezellus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02352-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benigni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558835v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciamani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Muolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passerone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152715" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio W Zapata-Solvas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Woerle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grossner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaugiraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942411X559049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karnatak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.05.096" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ5151K7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623284v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Arroyave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana G. Fries" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110472" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735313v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.747" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.812" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.12.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HTC1810-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647997v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9949-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.163" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516332v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eustathopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4128-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D58BH07V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9424-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voytovych" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Li A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Constantin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3941-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouby" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322171v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baffie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.10.104" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakih" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Berthet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9284-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2411-2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196314v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodaj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barbier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434157v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Digonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434158v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196295v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bougiouri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Berthet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.09.040" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00309-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQT7DL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00308-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67F8BHF5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)00946-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(99)00082-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMHQ76KT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Marciano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dezecot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.105910." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368979v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chatron-Michaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302498v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baffie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751857v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Andrieux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19239" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752495v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843206v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Techeres" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Babaniaris" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurita" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courleux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515732v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380786v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195809v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peronnet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141272v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Viala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141256v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751912v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009773v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556122v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hureaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Augereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.185889" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306800v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benamra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dezellus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-025-01212-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Bourlot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-024-01152-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101241v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.162109" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Manescau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.103202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regordosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sertucha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro-Roman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. de La Torre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40962-022-00799-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00084433.2021.1933841" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-021-00914-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dezellus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-021-02352-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deffrennes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benigni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109100" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lomello-Tafin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101678" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benigni P." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2019.02.039" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciamani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Muolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passerone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152715" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allam" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chaussende" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2019.101648" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01757186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2258-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankalp Kota" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Agne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio W Zapata-Solvas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.144108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Viala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0677-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541230v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Kabaar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Estevez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.06.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Camarda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Woerle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Grossner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.163" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119543v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Samer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardiola" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Karnatak" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.02.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153723v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.03.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Viala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-014-0282-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-013-0278-2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Yuan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Benayoun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brioude" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Beaugiraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.09.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Braccini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Viala" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942411X559049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829389v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gourdet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Karnatak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.05.096" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ5151K7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mourot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Courleux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.172-174.747" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623284v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymundo Arroyave" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana G. Fries" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110472" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;nard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Yvon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Collard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Zhe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.812" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813671v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosselet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2010.12.036" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HTC1810-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647997v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-011-9949-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735381v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kim-Hak" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.645-648.163" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516332v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eustathopoulos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-4128-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D58BH07V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9424-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423015v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Voytovych" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Li A." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Constantin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3941-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322171v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sacerdote-Peronnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baffie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.10.104" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Milani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rouby" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260954v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakih" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jacques" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Berthet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9284-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422606v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sigala" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11669-008-9247-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A0C60BF648EFCD4E6DD6558406C8FCA6F49E18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-007-2411-2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196314v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hodaj" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Barbier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortensen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196295v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bougiouri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434158v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434157v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Digonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Berthet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.09.040" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429697v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00309-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVQT7DL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429698v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(02)00308-7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67F8BHF5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429696v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(01)00946-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429694v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(99)00082-2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMHQ76KT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Marciano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dezecot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Burr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.105910." TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302498v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368979v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chatron-Michaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306838v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Forget" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302185v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753597v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaffron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baffie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751908v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751857v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Andrieux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19239" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753543v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843206v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Deschamps" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Taurines" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Techeres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Babaniaris" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752487v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric De Geuser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752495v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Benamra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auvray" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752739v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935060v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Estevez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Deffrennes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lomello" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72332-7_49" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Samer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02491651v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kurita" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Samer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610212v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Courleux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515732v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380786v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141256v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141272v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peronnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Viala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195809v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195730v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751912v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742499v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Schmid-Fetzer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751875v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752470v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753621v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pardoen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Braccini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561669.ch5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612060v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00009773v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556122v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>