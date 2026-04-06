--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,1691 +100,1691 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t>
+                <w:t xml:space="preserve">Establishing Historical Baselines of Arthropod Assemblages Using Rodent Paleomiddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica L González</w:t>
+                <w:t xml:space="preserve">Joseph Braasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Merder</w:t>
+                <w:t xml:space="preserve">Julio Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Andraczek</w:t>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Brose</w:t>
+                <w:t xml:space="preserve">Udari Peiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Filipiak</w:t>
+                <w:t xml:space="preserve">Maura Tapia-Rozas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.569. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.70006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178126v1</w:t>
+                <w:t xml:space="preserve">hal-05057969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen deposition reveals global patterns in plant and animal stoichiometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michał Filipiak</w:t>
+                <w:t xml:space="preserve">Tailoring interaction network types to answer different ecological questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauzens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane S Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Kratina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Q Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65960-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.480-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44358-025-00056-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441263v1</w:t>
+                <w:t xml:space="preserve">hal-05253846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring interaction network types to answer different ecological questions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Q Romero</w:t>
+                <w:t xml:space="preserve">Nitrogen deposition reveals global patterns in plant and animal stoichiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica L González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Merder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Andraczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Brose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44358-025-00056-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), 10977, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65960-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253846v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource partitioning and trophic niche differentiation in riparian predators of vernal ponds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica L González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Merder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta Magliochetti</w:t>
+                <w:t xml:space="preserve">Karl Andraczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Ulrich Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica L. González</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michał Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/3544⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441251v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resource partitioning and trophic niche differentiation in riparian predators of vernal ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+                <w:t xml:space="preserve">Concetta Magliochetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Lasne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angélica L. González</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.1375 - 1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/3544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04975520v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the presence and relative abundance of Didymosphenia geminata : impact on the composition of diatom assemblages over a broad latitudinal gradient in Chilean rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Carrevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Carrevedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Fernando Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Alfaro</w:t>
+                <w:t xml:space="preserve">Ramiro Ociel Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ximena Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatom Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0269249X.2024.2429508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Historical Baselines of Arthropod Assemblages Using Rodent Paleomiddens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Braasch</w:t>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Betancourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Udari Peiris</w:t>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maura Tapia-Rozas</w:t>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (2), </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.8319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05057969v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04975520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent disconnect between flow restoration and restoration of river ecosystem functions after the removal of a large dam on the Sélune River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pellan</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1250810⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478990v1</w:t>
+                <w:t xml:space="preserve">hal-04383209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New uses for ancient middens: bridging ecological and evolutionary perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent disconnect between flow restoration and restoration of river ecosystem functions after the removal of a large dam on the Sélune River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Becklin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Díaz</w:t>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.12.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1250810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1250810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647986v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">New uses for ancient middens: bridging ecological and evolutionary perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Becklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Braasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Francisca Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (5), pp.479-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383209v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variation in the trait‐based assembly patterns of multitrophic invertebrate communities</w:t>
+                <w:t xml:space="preserve">A deep learning approach to detect and identify live freshwater macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Srivastava</w:t>
+                <w:t xml:space="preserve">Sami Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Andrew M. Macdonald</w:t>
+                <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valério D. Pillar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavel Kratina</w:t>
+                <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanderlei Debastiani</w:t>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14096⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (4), pp.933-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-023-10053-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720922v1</w:t>
+                <w:t xml:space="preserve">hal-04278345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning approach to detect and identify live freshwater macroinvertebrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geographical variation in the trait‐based assembly patterns of multitrophic invertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
+                <w:t xml:space="preserve">Diane Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martignac</w:t>
+                <w:t xml:space="preserve">A. Andrew M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+                <w:t xml:space="preserve">Valério D. Pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Kratina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+                <w:t xml:space="preserve">Vanderlei Debastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (4), pp.933-949. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-023-10053-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278345v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Beauverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.1254462. </w:t>
@@ -1848,51 +1848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1982,51 +1982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Kurtis Trzcinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrew M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2103,51 +2103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How diatom-, invertebrate- and fish-based diagnostic tools can support the ecological assessment of rivers in a multi-pressure context: Temporal trends over the past two decades in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Barberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44 (3), pp.440-452. </w:t>
@@ -2352,459 +2352,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species niches, not traits, determine abundance and occupancy patterns: A multi‐site synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme rainfall events alter the trophic structure in bromeliad tanks across the Neotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana S. Petermann</w:t>
+                <w:t xml:space="preserve">A Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane S. Srivastava</w:t>
+                <w:t xml:space="preserve">M Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reǵis Ceŕeǵhino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13029⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17036-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408612v1</w:t>
+                <w:t xml:space="preserve">hal-02887639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme rainfall events alter the trophic structure in bromeliad tanks across the Neotropics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling diadromous fish loss from historical data: Identification of anthropogenic drivers and testing of mitigation scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Andrew</w:t>
+                <w:t xml:space="preserve">Marie-Line Merg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Macdonald</w:t>
+                <w:t xml:space="preserve">Samuel Dembski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reǵis Ceŕeǵhino</w:t>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.3215. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17036-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887639v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling diadromous fish loss from historical data: Identification of anthropogenic drivers and testing of mitigation scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species niches, not traits, determine abundance and occupancy patterns: A multi‐site synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Merg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+                <w:t xml:space="preserve">Benjamin Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dembski</w:t>
+                <w:t xml:space="preserve">Jana S. Petermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+                <w:t xml:space="preserve">Diane S. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236575. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.295-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100932v1</w:t>
+                <w:t xml:space="preserve">hal-02408612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological response to altered rainfall differs across the Neotropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane S. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2894,103 +2894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diagnosis-based approach to assess specific risks of river degradation in a multiple pressure context: Insights from fish communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dembski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 734, pp.139467. </w:t>
@@ -3080,51 +3080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio L. Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel A. Brito Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica L. González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 210, pp.15-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3158,51 +3158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank bromeliads sustain high secondary production in neotropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3305,90 +3305,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the functional trait space of aquatic invertebrates in bromeliads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valério D. Pillar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula de Omena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrew M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (10), pp.2435-2447. </w:t>
@@ -3452,51 +3452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Farjalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3817,286 +3817,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits and environmental conditions predict community isotopic niches and energy pathways across spatial scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Tank Bromeliads : aquatic life at the heart of plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.39-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170128v1</w:t>
+                <w:t xml:space="preserve">hal-02061029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tank Bromeliads : aquatic life at the heart of plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional traits and environmental conditions predict community isotopic niches and energy pathways across spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.2423-2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061029v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of invertebrate population dynamics in Neotropical tank bromeliads</w:t>
               </w:r>
@@ -4216,51 +4216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multidimensional Stoichiometric Niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica L. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,51 +4268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo A. Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Q. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane S. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4359,90 +4359,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization impacts the taxonomic and functional structure of aquatic macroinvertebrate communities in a small Neotropical city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Carteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (5), pp.1001-1009. </w:t>
@@ -4506,64 +4506,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Petitclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4666,51 +4666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kurtis Trzcinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 802 (1), pp.85-95. </w:t>
@@ -4761,77 +4761,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of food web structure on ecosystem function exceeds those of precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kurtis Trzcinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4895,51 +4895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial support of aquatic food webs depends on light inputs: a geographically-replicated test using tank bromeliads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius F. Farjalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica L. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5042,51 +5042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques H.C. Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Salas-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5144,63 +5144,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait responses of aquatic macroinvertebrates to simulated drought in a Neotropical bromeliad ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezerald</w:t>
+                <w:t xml:space="preserve">Temperature: Diet Interactions Affect Survival through Foraging Behavior in a Bromeliad-Dwelling Predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5219,118 +5219,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 60 (9), pp.1917-1929. </w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (5), pp.569-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/btp.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184259v1</w:t>
+                <w:t xml:space="preserve">hal-02084254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature: Diet Interactions Affect Survival through Foraging Behavior in a Bromeliad-Dwelling Predator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Functional trait responses of aquatic macroinvertebrates to simulated drought in a Neotropical bromeliad ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5349,125 +5349,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47 (5), pp.569-578. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (9), pp.1917-1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/btp.12249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084254v1</w:t>
+                <w:t xml:space="preserve">hal-02184259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank bromeliads as natural microcosms : A facultative association with ants influences the aquatic invertebrate community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Carteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5538,364 +5538,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental determinants of macroinvertebrate diversity in small water bodies: insights from tank-bromeliads</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Are ontogenetic shifts in foliar structure and resource acquisition spatially conditioned in tank-bromeliads?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-013-1464-2⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175 (2), pp.299-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boj.12171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918100v1</w:t>
+                <w:t xml:space="preserve">hal-02181065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ontogenetic shifts in foliar structure and resource acquisition spatially conditioned in tank-bromeliads?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Environmental determinants of macroinvertebrate diversity in small water bodies: insights from tank-bromeliads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 175 (2), pp.299-312. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 723 (1), pp.77-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boj.12171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-013-1464-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181065v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-web structure in relation to environmental gradients and predator-prey ratios in tank-bromeliad ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pelozuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5959,90 +5959,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutualistic ants contribute to tank-bromeliad nutrition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pélozuélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (5), epub ahead of print. </w:t>
@@ -6112,51 +6112,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6237,51 +6237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6375,51 +6375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing anthropogenic pressures on stream communities: New modelling approaches based on traits of macroinvertebrates, diatoms and fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6496,297 +6496,297 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYMOBIO : Analyse spatialement explicite des effets des changements HYdroMOrphologiques sur les communautés BIOlogiques de cours d’eau (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">AMOBIO : Analyse multicritère des effets exercés par les obstacles en cours d’eau sur les communautés biologiques (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ariane Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Centre national de la recherche scientifique (CNRS); Université de Lorraine; Office français de la biodiversité (OFB). 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office français de la biodiversité (OFB); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE). 2025, 81 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093265v1</w:t>
+                <w:t xml:space="preserve">hal-05093229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMOBIO : Analyse multicritère des effets exercés par les obstacles en cours d’eau sur les communautés biologiques (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">HYMOBIO : Analyse spatialement explicite des effets des changements HYdroMOrphologiques sur les communautés BIOlogiques de cours d’eau (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Moussay</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Office français de la biodiversité (OFB); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE). 2025, 81 p. + annexes</w:t>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Centre national de la recherche scientifique (CNRS); Université de Lorraine; Office français de la biodiversité (OFB). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093229v1</w:t>
+                <w:t xml:space="preserve">hal-05093265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration des écosystèmes suite à une suppression de barrages : approche fonctionnelle des interactions entre zones aquatique et riveraine. Projet final du projet RestaurE :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6860,90 +6860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DUSTT : Déterminer l'utilisation du substrat par les migrateurs et les macroinvertébrés - Approches photogrammétrique subaquatique et multicritère. Rapport scientifique et technique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2022, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6961,51 +6961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Action 4 : Outil de diagnostic basé sur le compartiment ‘Poissons’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7053,51 +7053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Rapport d’étape année 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7248,51 +7248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements environnementaux sur la biodiversité néotropicale : réponses structurelles et fonctionnelles des réseaux trophiques faunistiques des broméliacées à réservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité. Université de Guyane, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015YANE0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7488,51 +7488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65960-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253846v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauzens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S Srivastava" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kratina" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Q Romero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44358-025-00056-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Magliochetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3544" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Carrevedo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ociel Bustamante" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Molina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2024.2429508" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Braasch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Betancourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udari Peiris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tapia-Rozas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647986v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Becklin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.12.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720922v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Srivastava" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrew M. Macdonald" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rio D. Pillar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Debastiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10053-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kurtis Trzcinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. C. Marino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimaris Acosta Mercado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melissa Guzman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurtis Trzcinski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barberis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05437" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408612v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana S. Petermann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Srivastava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13029" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrew" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Macdonald" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#501;is Ce&#341;e&#501;hino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17036-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100932v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dembski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236575" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andrew M. Macdonald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2984" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139467" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezerald" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L. Betancourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brito Vera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01850394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-018-0566-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02166192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Omena" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171170v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Farjalla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13197" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;naut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cereghino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.02.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonhomme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carrias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02170128v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13142" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carrias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12862" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Marquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Q. Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0653-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Petitclerc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0542-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02191485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3242-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12538" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. Farjalla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1432" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Salas-Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184259v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12621" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084254v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12249" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.05.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918100v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1464-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181065v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Petit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12171" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pelozuelo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071735" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849045v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;lozu&#233;lo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct147" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric P. Mondy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093265v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093229v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moussay" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015YANE0003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Braasch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Betancourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udari Peiris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tapia-Rozas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauzens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S Srivastava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kratina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Q Romero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44358-025-00056-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65960-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Magliochetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3544" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Carrevedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfaro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ociel Bustamante" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Molina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2024.2429508" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Becklin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.12.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10053-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Srivastava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrew M. Macdonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rio D. Pillar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Debastiani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14096" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kurtis Trzcinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. C. Marino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimaris Acosta Mercado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melissa Guzman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurtis Trzcinski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barberis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05437" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887639v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrew" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Macdonald" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#501;is Ce&#341;e&#501;hino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17036-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dembski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236575" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana S. Petermann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Srivastava" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andrew M. Macdonald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2984" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139467" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezerald" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L. Betancourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brito Vera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01850394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-018-0566-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02166192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Omena" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171170v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Farjalla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13197" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;naut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cereghino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.02.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonhomme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carrias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carrias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02170128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13142" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12862" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Marquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Q. Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0653-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Petitclerc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0542-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02191485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3242-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12538" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. Farjalla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1432" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Salas-Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084254v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12249" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184259v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12621" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.05.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12171" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1464-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pelozuelo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071735" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849045v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;lozu&#233;lo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct147" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric P. Mondy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moussay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093265v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015YANE0003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>