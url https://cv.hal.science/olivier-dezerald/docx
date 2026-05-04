--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -66,6029 +66,6297 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Historical Baselines of Arthropod Assemblages Using Rodent Paleomiddens</w:t>
+                <w:t xml:space="preserve">Subaquatic Photogrammetry Helps Understanding Habitat Suitability for Juvenile Lamprey in Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Braasch</w:t>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Betancourt</w:t>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Udari Peiris</w:t>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maura Tapia-Rozas</w:t>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (2), </w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (1), pp.60-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rra.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057969v1</w:t>
+                <w:t xml:space="preserve">hal-05288146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring interaction network types to answer different ecological questions</w:t>
+                <w:t xml:space="preserve">Behavior and Physiology Outpace Form When Linking Traits to Ecological Responses Within Populations: A Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gauzens</w:t>
+                <w:t xml:space="preserve">Thibaut Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Thouvenot</w:t>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane S Srivastava</w:t>
+                <w:t xml:space="preserve">Iris Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Kratina</w:t>
+                <w:t xml:space="preserve">Quentin Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Q Romero</w:t>
+                <w:t xml:space="preserve">Lisa Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.480-489. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44358-025-00056-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/740828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253846v1</w:t>
+                <w:t xml:space="preserve">hal-05606823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen deposition reveals global patterns in plant and animal stoichiometry</w:t>
+                <w:t xml:space="preserve">Resource partitioning and trophic niche differentiation in riparian predators of vernal ponds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica L González</w:t>
+                <w:t xml:space="preserve">Concetta Magliochetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Merder</w:t>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Andraczek</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angélica L. González</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65960-0⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.1375 - 1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/3544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441263v1</w:t>
+                <w:t xml:space="preserve">hal-05441251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michał Filipiak</w:t>
+                <w:t xml:space="preserve">Tailoring interaction network types to answer different ecological questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauzens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane S Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Kratina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Q Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.480-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44358-025-00056-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178126v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource partitioning and trophic niche differentiation in riparian predators of vernal ponds</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitrogen deposition reveals global patterns in plant and animal stoichiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica L González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Merder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Andraczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Brose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Filipiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), 10977, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65960-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/3544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05441251v1</w:t>
+                <w:t xml:space="preserve">hal-05441263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the presence and relative abundance of Didymosphenia geminata : impact on the composition of diatom assemblages over a broad latitudinal gradient in Chilean rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica L González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Carrevedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Julian Merder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Alfaro</w:t>
+                <w:t xml:space="preserve">Karl Andraczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Ociel Bustamante</w:t>
+                <w:t xml:space="preserve">Ulrich Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ximena Molina</w:t>
+                <w:t xml:space="preserve">Michał Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diatom Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0269249X.2024.2429508⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094790v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors influencing the presence and relative abundance of Didymosphenia geminata : impact on the composition of diatom assemblages over a broad latitudinal gradient in Chilean rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+                <w:t xml:space="preserve">Maria Laura Carrevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Lasne</w:t>
+                <w:t xml:space="preserve">Fernando Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Ramiro Ociel Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t>
+              <w:t xml:space="preserve">Diatom Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0269249X.2024.2429508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04975520v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.8319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04383209v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04975520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent disconnect between flow restoration and restoration of river ecosystem functions after the removal of a large dam on the Sélune River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishing Historical Baselines of Arthropod Assemblages Using Rodent Paleomiddens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Braasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Udari Peiris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pellan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
+                <w:t xml:space="preserve">Maura Tapia-Rozas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1250810⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478990v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05057969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New uses for ancient middens: bridging ecological and evolutionary perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent disconnect between flow restoration and restoration of river ecosystem functions after the removal of a large dam on the Sélune River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Becklin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Díaz</w:t>
+                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (5), pp.479-493. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1250810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1250810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647986v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning approach to detect and identify live freshwater macroinvertebrates</w:t>
+                <w:t xml:space="preserve">New uses for ancient middens: bridging ecological and evolutionary perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Jaballah</w:t>
+                <w:t xml:space="preserve">Katie Becklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Braasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+                <w:t xml:space="preserve">Francisca Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-023-10053-7⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (5), pp.479-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278345v1</w:t>
+                <w:t xml:space="preserve">hal-04647986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variation in the trait‐based assembly patterns of multitrophic invertebrate communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanderlei Debastiani</w:t>
+                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14096⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720922v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alan Bazin</w:t>
+                <w:t xml:space="preserve">Geographical variation in the trait‐based assembly patterns of multitrophic invertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrew M. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valério D. Pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Kratina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanderlei Debastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1254462⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.73-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610631v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Micropollutants to Trait Syndromes across Freshwater Diatom, Macroinvertebrate, and Fish Assemblages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A deep learning approach to detect and identify live freshwater macroinvertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Jaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albin Meyer</w:t>
+                <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Alric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Billoir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14081184⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (4), pp.933-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-023-10053-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738769v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy dampens precipitation change impacts on species‐rich invertebrate communities across the Neotropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elven Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Céréghino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dimaris Acosta Mercado</w:t>
+                <w:t xml:space="preserve">Thibaut Beauverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14048⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1254462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1254462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658979v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How diatom-, invertebrate- and fish-based diagnostic tools can support the ecological assessment of rivers in a multi-pressure context: Temporal trends over the past two decades in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Linking Micropollutants to Trait Syndromes across Freshwater Diatom, Macroinvertebrate, and Fish Assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143915⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14081184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100921v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate influences the response of community functional traits to local conditions in bromeliad invertebrate communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional redundancy dampens precipitation change impacts on species‐rich invertebrate communities across the Neotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kurtis Trzcinski</w:t>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Barberis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diane Srivastava</w:t>
+                <w:t xml:space="preserve">Mark Kurtis Trzcinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrew M. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimaris Acosta Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.05437⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (7), pp.1559-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103974v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme rainfall events alter the trophic structure in bromeliad tanks across the Neotropics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Reǵis Ceŕeǵhino</w:t>
+                <w:t xml:space="preserve">How diatom-, invertebrate- and fish-based diagnostic tools can support the ecological assessment of rivers in a multi-pressure context: Temporal trends over the past two decades in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17036-4⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 762, pp.143915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887639v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling diadromous fish loss from historical data: Identification of anthropogenic drivers and testing of mitigation scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate influences the response of community functional traits to local conditions in bromeliad invertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Melissa Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kurtis Trzcinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Merg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+                <w:t xml:space="preserve">Ignacio Barberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236575⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (3), pp.440-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100932v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species niches, not traits, determine abundance and occupancy patterns: A multi‐site synthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Extreme rainfall events alter the trophic structure in bromeliad tanks across the Neotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Céréghino</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gilbert</w:t>
+                <w:t xml:space="preserve">M Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana S. Petermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane S. Srivastava</w:t>
+                <w:t xml:space="preserve">Reǵis Ceŕeǵhino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13029⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17036-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408612v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological response to altered rainfall differs across the Neotropics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Kurtis Trzcinski</w:t>
+                <w:t xml:space="preserve">Modeling diadromous fish loss from historical data: Identification of anthropogenic drivers and testing of mitigation scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Merg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Andrew M. Macdonald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
+                <w:t xml:space="preserve">Samuel Dembski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.2984⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513041v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A diagnosis-based approach to assess specific risks of river degradation in a multiple pressure context: Insights from fish communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+                <w:t xml:space="preserve">Species niches, not traits, determine abundance and occupancy patterns: A multi‐site synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana S. Petermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane S. Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139467⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.295-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100935v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological fidelity and spatiotemporal resolution of arthropod death assemblages from rodent middens in the central Atacama Desert (northern Chile)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julio L. Betancourt</w:t>
+                <w:t xml:space="preserve">A diagnosis-based approach to assess specific risks of river degradation in a multiple pressure context: Insights from fish communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel A. Brito Vera</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric P Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dembski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 210, pp.15-25. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 734, pp.139467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181083v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tank bromeliads sustain high secondary production in neotropical forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Ecological response to altered rainfall differs across the Neotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane S. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kurtis Trzcinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Leroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+                <w:t xml:space="preserve">Arthur Andrew M. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-018-0566-3⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.e02984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.2984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850394v1</w:t>
+                <w:t xml:space="preserve">hal-02513041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the functional trait space of aquatic invertebrates in bromeliads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diane Srivastava</w:t>
+                <w:t xml:space="preserve">Ecological fidelity and spatiotemporal resolution of arthropod death assemblages from rodent middens in the central Atacama Desert (northern Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio L. Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula de Omena</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel A. Brito Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica L. González</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (10), pp.2435-2447. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.15-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166192v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological mechanisms and phylogeny shape invertebrate stoichiometry: A test using detritus-based communities across Central and South America</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraints on the functional trait space of aquatic invertebrates in bromeliads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valério D. Pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica González</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Leroy</w:t>
+                <w:t xml:space="preserve">Paula de Omena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrew M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (10), pp.2448-2463. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13197⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.2435-2447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171170v1</w:t>
+                <w:t xml:space="preserve">hal-02166192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An arboreal spider protects its offspring by diving into the water of tank bromeliads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tank bromeliads sustain high secondary production in neotropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Hénaut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Cereghino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezerald</w:t>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 341 (3), pp.196-199. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-018-0566-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02621666v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broméliacées: Une vie aquatique au coeur du végétal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological mechanisms and phylogeny shape invertebrate stoichiometry: A test using detritus-based communities across Central and South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bonhomme</w:t>
+                <w:t xml:space="preserve">Angélica González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Carrias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezerald</w:t>
+                <w:t xml:space="preserve">Vinicius Farjalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.2448-2463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181072v1</w:t>
+                <w:t xml:space="preserve">hal-02171170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tank Bromeliads : aquatic life at the heart of plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">An arboreal spider protects its offspring by diving into the water of tank bromeliads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Cereghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 341 (3), pp.196-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2018.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02061029v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits and environmental conditions predict community isotopic niches and energy pathways across spatial scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tank Bromeliads : aquatic life at the heart of plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.39-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170128v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of invertebrate population dynamics in Neotropical tank bromeliads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Broméliacées: Une vie aquatique au coeur du végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezerald</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.38-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607779v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multidimensional Stoichiometric Niche</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional traits and environmental conditions predict community isotopic niches and energy pathways across spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00110⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.2423-2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184255v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanization impacts the taxonomic and functional structure of aquatic macroinvertebrate communities in a small Neotropical city</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Multidimensional Stoichiometric Niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica L. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Dezerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo A. Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Q. Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane S. Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11252-017-0653-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2017.00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163968v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental drivers of community diversity in a neotropical urban landscape: a multi-scale analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Urbanization impacts the taxonomic and functional structure of aquatic macroinvertebrate communities in a small Neotropical city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Carteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10980-017-0542-7⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (5), pp.1001-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-017-0653-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938120v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives detrital decomposition in neotropical tank bromeliads?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Environmental drivers of invertebrate population dynamics in Neotropical tank bromeliads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3242-z⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (2), pp.229-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191485v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of food web structure on ecosystem function exceeds those of precipitation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Environmental drivers of community diversity in a neotropical urban landscape: a multi-scale analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Petitclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12538⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (9), pp.1805 - 1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-017-0542-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933190v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial support of aquatic food webs depends on light inputs: a geographically-replicated test using tank bromeliads</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">What drives detrital decomposition in neotropical tank bromeliads?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kurtis Trzcinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.1432⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 802 (1), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3242-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184258v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bromeliad species reveals invasive ant presence in urban areas of French Guiana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The effects of food web structure on ecosystem function exceeds those of precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kurtis Trzcinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Petitclerc</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (5), pp.1147-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095569v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature: Diet Interactions Affect Survival through Foraging Behavior in a Bromeliad-Dwelling Predator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Terrestrial support of aquatic food webs depends on light inputs: a geographically-replicated test using tank bromeliads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius F. Farjalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica L. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/btp.12249⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (8), pp.2147-2156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.1432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084254v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait responses of aquatic macroinvertebrates to simulated drought in a Neotropical bromeliad ecosystem</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A bromeliad species reveals invasive ant presence in urban areas of French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques H.C. Delabie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Salas-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Petitclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12621⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184259v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tank bromeliads as natural microcosms : A facultative association with ants influences the aquatic invertebrate community structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Temperature: Diet Interactions Affect Survival through Foraging Behavior in a Bromeliad-Dwelling Predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2015.05.006⟩</w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (5), pp.569-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/btp.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095575v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ontogenetic shifts in foliar structure and resource acquisition spatially conditioned in tank-bromeliads?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Functional trait responses of aquatic macroinvertebrates to simulated drought in a Neotropical bromeliad ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boj.12171⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (9), pp.1917-1929. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181065v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental determinants of macroinvertebrate diversity in small water bodies: insights from tank-bromeliads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tank bromeliads as natural microcosms : A facultative association with ants influences the aquatic invertebrate community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Carteron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Petitclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-013-1464-2⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338 (10), pp.696-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918100v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food-web structure in relation to environmental gradients and predator-prey ratios in tank-bromeliad ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Environmental determinants of macroinvertebrate diversity in small water bodies: insights from tank-bromeliads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pelozuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071735⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 723 (1), pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-013-1464-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913931v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Are ontogenetic shifts in foliar structure and resource acquisition spatially conditioned in tank-bromeliads?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175 (2), pp.299-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boj.12171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food-web structure in relation to environmental gradients and predator-prey ratios in tank-bromeliad ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pelozuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 8 (8), pp. 1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0071735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mutualistic ants contribute to tank-bromeliad nutrition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pélozuélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (5), epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mct147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6098,387 +6366,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium AQUACOSM+</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Antalya (Turkey), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Fourcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Collinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international aquatic mesocosm research symposium: From local processes to cross-domain actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hellenic Centre for Marine Research, Apr 2021, Virtual symposium, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing anthropogenic pressures on stream communities: New modelling approaches based on traits of macroinvertebrates, diatoms and fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric P. Mondy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6488,672 +6756,672 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMOBIO : Analyse multicritère des effets exercés par les obstacles en cours d’eau sur les communautés biologiques (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HYMOBIO : Analyse spatialement explicite des effets des changements HYdroMOrphologiques sur les communautés BIOlogiques de cours d’eau (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Office français de la biodiversité (OFB); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE). 2025, 81 p. + annexes</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Centre national de la recherche scientifique (CNRS); Université de Lorraine; Office français de la biodiversité (OFB). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093229v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYMOBIO : Analyse spatialement explicite des effets des changements HYdroMOrphologiques sur les communautés BIOlogiques de cours d’eau (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMOBIO : Analyse multicritère des effets exercés par les obstacles en cours d’eau sur les communautés biologiques (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Centre national de la recherche scientifique (CNRS); Université de Lorraine; Office français de la biodiversité (OFB). 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office français de la biodiversité (OFB); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE). 2025, 81 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093265v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration des écosystèmes suite à une suppression de barrages : approche fonctionnelle des interactions entre zones aquatique et riveraine. Projet final du projet RestaurE :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candide Lissak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vrchovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rennes 1; Rennes 2; INRAE; Institut agro Rennes Angers. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DUSTT : Déterminer l'utilisation du substrat par les migrateurs et les macroinvertébrés - Approches photogrammétrique subaquatique et multicritère. Rapport scientifique et technique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2022, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Action 4 : Outil de diagnostic basé sur le compartiment ‘Poissons’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’OFB. 2020, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Rapport d’étape année 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’AFB. 2017, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7163,185 +7431,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de changements environnementaux sur la biodiversité néotropicale : réponses structurelles et fonctionnelles des réseaux trophiques faunistiques des broméliacées à réservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02800286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements environnementaux sur la biodiversité néotropicale : réponses structurelles et fonctionnelles des réseaux trophiques faunistiques des broméliacées à réservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité. Université de Guyane, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015YANE0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01405025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7488,51 +7756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Braasch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Betancourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udari Peiris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tapia-Rozas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauzens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S Srivastava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kratina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Q Romero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44358-025-00056-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65960-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Magliochetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3544" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Carrevedo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfaro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ociel Bustamante" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Molina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2024.2429508" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Becklin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.12.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10053-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Srivastava" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrew M. Macdonald" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rio D. Pillar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Debastiani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14096" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kurtis Trzcinski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. C. Marino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimaris Acosta Mercado" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103974v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melissa Guzman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurtis Trzcinski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barberis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05437" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887639v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrew" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Macdonald" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#501;is Ce&#341;e&#501;hino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17036-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dembski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236575" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana S. Petermann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Srivastava" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andrew M. Macdonald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2984" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100935v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139467" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezerald" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L. Betancourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brito Vera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.029" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01850394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-018-0566-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02166192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Omena" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13141" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171170v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Farjalla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13197" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;naut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cereghino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.02.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181072v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonhomme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carrias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carrias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02170128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13142" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12862" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Marquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Q. Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163968v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0653-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Petitclerc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0542-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02191485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3242-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933190v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12538" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. Farjalla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1432" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095569v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Salas-Lopez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.027" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084254v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12249" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184259v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12621" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095575v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.05.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181065v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Petit" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12171" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1464-2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913931v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pelozuelo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071735" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849045v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;lozu&#233;lo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct147" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric P. Mondy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moussay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093265v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800286v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405025v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015YANE0003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/740828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Magliochetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3544" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauzens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S Srivastava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kratina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Q Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44358-025-00056-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65960-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Carrevedo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ociel Bustamante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Molina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2024.2429508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Braasch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Betancourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udari Peiris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tapia-Rozas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Becklin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.12.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Srivastava" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrew M. Macdonald" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rio D. Pillar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Debastiani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10053-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kurtis Trzcinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. C. Marino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimaris Acosta Mercado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melissa Guzman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurtis Trzcinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barberis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887639v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrew" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Macdonald" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#501;is Ce&#341;e&#501;hino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17036-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dembski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236575" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408612v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana S. Petermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Srivastava" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139467" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andrew M. Macdonald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2984" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezerald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L. Betancourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brito Vera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02166192v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Omena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13141" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01850394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-018-0566-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Farjalla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13197" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;naut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cereghino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.02.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonhomme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carrias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carrias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02170128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13142" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184255v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Marquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Q. Romero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00110" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163968v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0653-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12862" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Petitclerc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0542-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02191485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3242-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12538" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. Farjalla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1432" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Salas-Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084254v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12249" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12621" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.05.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918100v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1464-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Petit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12171" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pelozuelo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071735" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;lozu&#233;lo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct147" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric P. Mondy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moussay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221423v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015YANE0003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>