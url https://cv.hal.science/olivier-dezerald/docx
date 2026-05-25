--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -368,1639 +368,1639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource partitioning and trophic niche differentiation in riparian predators of vernal ponds</w:t>
+                <w:t xml:space="preserve">Establishing Historical Baselines of Arthropod Assemblages Using Rodent Paleomiddens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta Magliochetti</w:t>
+                <w:t xml:space="preserve">Joseph Braasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julio Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udari Peiris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Tapia-Rozas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/3544⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441251v1</w:t>
+                <w:t xml:space="preserve">hal-05057969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring interaction network types to answer different ecological questions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resource partitioning and trophic niche differentiation in riparian predators of vernal ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane S Srivastava</w:t>
+                <w:t xml:space="preserve">Concetta Magliochetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Kratina</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angélica L. González</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44358-025-00056-7⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.1375 - 1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/3544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253846v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen deposition reveals global patterns in plant and animal stoichiometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailoring interaction network types to answer different ecological questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauzens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica L González</w:t>
+                <w:t xml:space="preserve">Lise Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Merder</w:t>
+                <w:t xml:space="preserve">Diane S Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Andraczek</w:t>
+                <w:t xml:space="preserve">Pavel Kratina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Brose</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michał Filipiak</w:t>
+                <w:t xml:space="preserve">Gustavo Q Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-65960-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.480-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44358-025-00056-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441263v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Nitrogen deposition reveals global patterns in plant and animal stoichiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica L González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Merder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Andraczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), 10977, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65960-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178126v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the presence and relative abundance of Didymosphenia geminata : impact on the composition of diatom assemblages over a broad latitudinal gradient in Chilean rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">StoichLife: A Global Dataset of Plant and Animal Elemental Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica L González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Merder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Andraczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Carrevedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Ulrich Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Alfaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ximena Molina</w:t>
+                <w:t xml:space="preserve">Michał Filipiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diatom Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0269249X.2024.2429508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04852-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094790v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Factors influencing the presence and relative abundance of Didymosphenia geminata : impact on the composition of diatom assemblages over a broad latitudinal gradient in Chilean rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Carrevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Ociel Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t>
+              <w:t xml:space="preserve">Diatom Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0269249X.2024.2429508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04975520v1</w:t>
+                <w:t xml:space="preserve">hal-05094790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Historical Baselines of Arthropod Assemblages Using Rodent Paleomiddens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maura Tapia-Rozas</w:t>
+                <w:t xml:space="preserve">La photogrammétrie subaquatique pour l’étude des habitats en cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (2), </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.8319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.70006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05057969v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04975520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent disconnect between flow restoration and restoration of river ecosystem functions after the removal of a large dam on the Sélune River</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Piscart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pellan</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1250810⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04478990v1</w:t>
+                <w:t xml:space="preserve">hal-04383209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New uses for ancient middens: bridging ecological and evolutionary perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent disconnect between flow restoration and restoration of river ecosystem functions after the removal of a large dam on the Sélune River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katie Becklin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Díaz</w:t>
+                <w:t xml:space="preserve">Nathalie Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.12.003⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1250810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2024.1250810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647986v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+                <w:t xml:space="preserve">New uses for ancient middens: bridging ecological and evolutionary perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Becklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julio Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Braasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Francisca Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (5), pp.479-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2023.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383209v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical variation in the trait‐based assembly patterns of multitrophic invertebrate communities</w:t>
+                <w:t xml:space="preserve">A deep learning approach to detect and identify live freshwater macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Srivastava</w:t>
+                <w:t xml:space="preserve">Sami Jaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Andrew M. Macdonald</w:t>
+                <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valério D. Pillar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pavel Kratina</w:t>
+                <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanderlei Debastiani</w:t>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14096⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (4), pp.933-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-023-10053-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720922v1</w:t>
+                <w:t xml:space="preserve">hal-04278345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A deep learning approach to detect and identify live freshwater macroinvertebrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geographical variation in the trait‐based assembly patterns of multitrophic invertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
+                <w:t xml:space="preserve">Diane Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martignac</w:t>
+                <w:t xml:space="preserve">A. Andrew M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Parisey</w:t>
+                <w:t xml:space="preserve">Valério D. Pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Kratina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jumel</w:t>
+                <w:t xml:space="preserve">Vanderlei Debastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (4), pp.933-949. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (1), pp.73-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10452-023-10053-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278345v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast but transient recovery of aquatic and terrestrial communities after a large dam removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Kurtis Trzcinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andrew M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,51 +2371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How diatom-, invertebrate- and fish-based diagnostic tools can support the ecological assessment of rivers in a multi-pressure context: Temporal trends over the past two decades in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Barberis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44 (3), pp.440-452. </w:t>
@@ -2620,295 +2620,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme rainfall events alter the trophic structure in bromeliad tanks across the Neotropics</w:t>
+                <w:t xml:space="preserve">Modeling diadromous fish loss from historical data: Identification of anthropogenic drivers and testing of mitigation scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Romero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
+                <w:t xml:space="preserve">Marie-Line Merg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Andrew</w:t>
+                <w:t xml:space="preserve">Samuel Dembski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Macdonald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reǵis Ceŕeǵhino</w:t>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17036-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887639v1</w:t>
+                <w:t xml:space="preserve">hal-03100932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling diadromous fish loss from historical data: Identification of anthropogenic drivers and testing of mitigation scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme rainfall events alter the trophic structure in bromeliad tanks across the Neotropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas A. C. Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Merg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
+                <w:t xml:space="preserve">A Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dembski</w:t>
+                <w:t xml:space="preserve">M Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+                <w:t xml:space="preserve">Reǵis Ceŕeǵhino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236575. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17036-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100932v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species niches, not traits, determine abundance and occupancy patterns: A multi‐site synthesis</w:t>
               </w:r>
@@ -3028,103 +3028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diagnosis-based approach to assess specific risks of river degradation in a multiple pressure context: Insights from fish communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dembski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 734, pp.139467. </w:t>
@@ -3348,51 +3348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio L. Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel A. Brito Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica L. González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 210, pp.15-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3420,295 +3420,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the functional trait space of aquatic invertebrates in bromeliads</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diane Srivastava</w:t>
+                <w:t xml:space="preserve">Tank bromeliads sustain high secondary production in neotropical forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula de Omena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Andrew M. Macdonald</w:t>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13141⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-018-0566-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166192v1</w:t>
+                <w:t xml:space="preserve">hal-01850394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tank bromeliads sustain high secondary production in neotropical forests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Dejean</w:t>
+                <w:t xml:space="preserve">Constraints on the functional trait space of aquatic invertebrates in bromeliads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valério D. Pillar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+                <w:t xml:space="preserve">Paula de Omena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrew M. Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80 (2), </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.2435-2447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-018-0566-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850394v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological mechanisms and phylogeny shape invertebrate stoichiometry: A test using detritus-based communities across Central and South America</w:t>
               </w:r>
@@ -3720,77 +3720,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius Farjalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (10), pp.2448-2463. </w:t>
@@ -3841,51 +3841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An arboreal spider protects its offspring by diving into the water of tank bromeliads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3960,441 +3960,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tank Bromeliads : aquatic life at the heart of plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Broméliacées: Une vie aquatique au coeur du végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Carrias</w:t>
+                <w:t xml:space="preserve">Bruno Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 29, pp.39-45</w:t>
+              <w:t xml:space="preserve">, 2018, 29, pp.38-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061029v1</w:t>
+                <w:t xml:space="preserve">hal-02181072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broméliacées: Une vie aquatique au coeur du végétal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Functional traits and environmental conditions predict community isotopic niches and energy pathways across spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.2423-2434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181072v1</w:t>
+                <w:t xml:space="preserve">hal-02170128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits and environmental conditions predict community isotopic niches and energy pathways across spatial scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Tank Bromeliads : aquatic life at the heart of plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Carrias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.39-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170128v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multidimensional Stoichiometric Niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica L. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4480,103 +4480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization impacts the taxonomic and functional structure of aquatic macroinvertebrate communities in a small Neotropical city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Carteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (5), pp.1001-1009. </w:t>
@@ -4627,90 +4627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of invertebrate population dynamics in Neotropical tank bromeliads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (2), pp.229-242. </w:t>
@@ -4748,103 +4748,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental drivers of community diversity in a neotropical urban landscape: a multi-scale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Petitclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (9), pp.1805 - 1818. </w:t>
@@ -4882,103 +4882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What drives detrital decomposition in neotropical tank bromeliads?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kurtis Trzcinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 802 (1), pp.85-95. </w:t>
@@ -5029,90 +5029,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of food web structure on ecosystem function exceeds those of precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kurtis Trzcinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85 (5), pp.1147-1160. </w:t>
@@ -5163,51 +5163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial support of aquatic food webs depends on light inputs: a geographically-replicated test using tank bromeliads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinicius F. Farjalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica L. González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5284,77 +5284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bromeliad species reveals invasive ant presence in urban areas of French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques H.C. Delabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Salas-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,369 +5412,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature: Diet Interactions Affect Survival through Foraging Behavior in a Bromeliad-Dwelling Predator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Functional trait responses of aquatic macroinvertebrates to simulated drought in a Neotropical bromeliad ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47 (5), pp.569-578. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (9), pp.1917-1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/btp.12249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084254v1</w:t>
+                <w:t xml:space="preserve">hal-02184259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional trait responses of aquatic macroinvertebrates to simulated drought in a Neotropical bromeliad ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezerald</w:t>
+                <w:t xml:space="preserve">Temperature: Diet Interactions Affect Survival through Foraging Behavior in a Bromeliad-Dwelling Predator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Céréghino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 60 (9), pp.1917-1929. </w:t>
+              <w:t xml:space="preserve">Biotropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (5), pp.569-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/btp.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184259v1</w:t>
+                <w:t xml:space="preserve">hal-02084254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tank bromeliads as natural microcosms : A facultative association with ants influences the aquatic invertebrate community structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Carteron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Petitclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 338 (10), pp.696-700. </w:t>
@@ -5806,364 +5806,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental determinants of macroinvertebrate diversity in small water bodies: insights from tank-bromeliads</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Are ontogenetic shifts in foliar structure and resource acquisition spatially conditioned in tank-bromeliads?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthis Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-013-1464-2⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175 (2), pp.299-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boj.12171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918100v1</w:t>
+                <w:t xml:space="preserve">hal-02181065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are ontogenetic shifts in foliar structure and resource acquisition spatially conditioned in tank-bromeliads?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Environmental determinants of macroinvertebrate diversity in small water bodies: insights from tank-bromeliads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dezerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 175 (2), pp.299-312. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 723 (1), pp.77-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boj.12171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-013-1464-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181065v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food-web structure in relation to environmental gradients and predator-prey ratios in tank-bromeliad ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pelozuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6214,103 +6214,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutualistic ants contribute to tank-bromeliad nutrition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Carrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pélozuélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (5), epub ahead of print. </w:t>
@@ -6380,51 +6380,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6505,51 +6505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-evolutionary effects of invasive crayfish on aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6643,51 +6643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing anthropogenic pressures on stream communities: New modelling approaches based on traits of macroinvertebrates, diatoms and fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Larras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6764,297 +6764,297 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYMOBIO : Analyse spatialement explicite des effets des changements HYdroMOrphologiques sur les communautés BIOlogiques de cours d’eau (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">AMOBIO : Analyse multicritère des effets exercés par les obstacles en cours d’eau sur les communautés biologiques (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ariane Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bourillon</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Centre national de la recherche scientifique (CNRS); Université de Lorraine; Office français de la biodiversité (OFB). 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office français de la biodiversité (OFB); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE). 2025, 81 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093265v1</w:t>
+                <w:t xml:space="preserve">hal-05093229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMOBIO : Analyse multicritère des effets exercés par les obstacles en cours d’eau sur les communautés biologiques (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">HYMOBIO : Analyse spatialement explicite des effets des changements HYdroMOrphologiques sur les communautés BIOlogiques de cours d’eau (diatomées, macroinvertébrés, poissons). Rapport scientifique et technique final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bastien Bourillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Mirabel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Moussay</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Office français de la biodiversité (OFB); Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE). 2025, 81 p. + annexes</w:t>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Centre national de la recherche scientifique (CNRS); Université de Lorraine; Office français de la biodiversité (OFB). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093229v1</w:t>
+                <w:t xml:space="preserve">hal-05093265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration des écosystèmes suite à une suppression de barrages : approche fonctionnelle des interactions entre zones aquatique et riveraine. Projet final du projet RestaurE :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Piscart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7167,51 +7167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB; INRAE; Institut Agro; UPPA. 2022, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7229,51 +7229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Action 4 : Outil de diagnostic basé sur le compartiment ‘Poissons’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7321,51 +7321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Rapport d’étape année 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7516,51 +7516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements environnementaux sur la biodiversité néotropicale : réponses structurelles et fonctionnelles des réseaux trophiques faunistiques des broméliacées à réservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité. Université de Guyane, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015YANE0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7756,51 +7756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/740828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Magliochetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3544" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauzens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S Srivastava" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kratina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Q Romero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44358-025-00056-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65960-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094790v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Carrevedo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ociel Bustamante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Molina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2024.2429508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Braasch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Betancourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udari Peiris" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tapia-Rozas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647986v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Becklin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.12.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Srivastava" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrew M. Macdonald" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rio D. Pillar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Debastiani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14096" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10053-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kurtis Trzcinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. C. Marino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimaris Acosta Mercado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melissa Guzman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurtis Trzcinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barberis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887639v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrew" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Macdonald" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#501;is Ce&#341;e&#501;hino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17036-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dembski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236575" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408612v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana S. Petermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Srivastava" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139467" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andrew M. Macdonald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2984" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezerald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L. Betancourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brito Vera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02166192v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Omena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13141" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01850394v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-018-0566-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Farjalla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13197" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;naut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cereghino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.02.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061029v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonhomme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carrias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181072v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carrias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02170128v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13142" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184255v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Marquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Q. Romero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00110" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163968v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0653-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12862" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Petitclerc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0542-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02191485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3242-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12538" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. Farjalla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1432" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Salas-Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084254v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12249" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12621" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.05.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918100v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1464-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Petit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12171" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pelozuelo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071735" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;lozu&#233;lo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct147" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric P. Mondy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moussay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221423v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015YANE0003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bazin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70051" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rota" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Lang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/740828" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Braasch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Betancourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udari Peiris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Tapia-Rozas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Magliochetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/3544" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauzens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Thouvenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S Srivastava" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kratina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Q Romero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44358-025-00056-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441263v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica L Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Merder" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Brose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Filipiak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65960-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04852-w" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094790v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Carrevedo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Alfaro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Ociel Bustamante" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Molina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2024.2429508" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04975520v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8319" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478990v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2024.1250810" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Becklin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2023.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04278345v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jaballah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10053-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03720922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Srivastava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrew M. Macdonald" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rio D. Pillar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanderlei Debastiani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14096" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Beauverger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1254462" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kurtis Trzcinski" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A. C. Marino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimaris Acosta Mercado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03103974v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Melissa Guzman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurtis Trzcinski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Barberis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05437" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dembski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236575" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Romero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Andrew" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Macdonald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Re&#501;is Ce&#341;e&#501;hino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17036-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408612v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gilbert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana S. Petermann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane S. Srivastava" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100935v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139467" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02513041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Andrew M. Macdonald" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2984" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181083v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezerald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio L. Betancourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel A. Brito Vera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.02.029" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01850394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dejean" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-018-0566-3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02166192v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula de Omena" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13141" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02171170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Farjalla" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13197" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621666v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H&#233;naut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cereghino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.02.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonhomme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carrias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02170128v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Carrias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13142" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061029v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Carrias" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184255v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A. Marquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Q. Romero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2017.00110" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02163968v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carteron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-017-0653-6" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607779v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12862" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Petitclerc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0542-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02191485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3242-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12538" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184258v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius F. Farjalla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.1432" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095569v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques H.C. Delabie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Salas-Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12621" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02084254v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/btp.12249" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02095575v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2015.05.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthis Petit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12171" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918100v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-013-1464-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913931v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pelozuelo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071735" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;lozu&#233;lo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct147" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourcy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Collinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coudreuse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138089v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric P. Mondy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Mirabel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moussay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093265v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candide Lissak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vrchovsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221423v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Bonne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800286v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01405025v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015YANE0003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>