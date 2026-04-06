--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -747,326 +747,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le badminton au XXI e siècle, entre performance sportive et performance sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring physical literacy for an evidence-based approach: Validation of the French perceived physical literacy instrument for emerging adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.140.0111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exercise Science and Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.295 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesf.2023.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265317v2</w:t>
+                <w:t xml:space="preserve">hal-04194073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accroître l’intérêt en situation et l’activité physique en adaptant les formats de jeu aux prévalences conatives des élèves : l’exemple du badminton en EPS</w:t>
+                <w:t xml:space="preserve">Le badminton au XXI e siècle, entre performance sportive et performance sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Roure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 138, pp.41-61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.138.0041⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Les activités de raquette : comprendre et intervenir, 2 (140), pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.140.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135777v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring physical literacy for an evidence-based approach: Validation of the French perceived physical literacy instrument for emerging adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accroître l’intérêt en situation et l’activité physique en adaptant les formats de jeu aux prévalences conatives des élèves : l’exemple du badminton en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exercise Science and Fitness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (3), pp.295 - 303. </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.41-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jesf.2023.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.138.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194073v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du degré d’interdépendance entre élèves visé par les formats de jeu sur l’engagement en EPS : l’exemple du badminton</w:t>
               </w:r>
@@ -1078,64 +1078,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 118, pp.23 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1208,51 +1208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Périne Isidore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1431,321 +1431,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'influence du système de valeurs sur les situations d'apprentissage et le bien-être au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fun to engage or engage to have fun? Study of different teaching formats in physical education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Citius Altius Fortius – Journal of Physical Education and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.1326-1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7752/jpes.2020.03184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460865v1</w:t>
+                <w:t xml:space="preserve">hal-03098492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fun to engage or engage to have fun? Study of different teaching formats in physical education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'influence du système de valeurs sur les situations d'apprentissage et le bien-être au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citius Altius Fortius – Journal of Physical Education and Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Revue Enseigner l'EPS, 282, pp.26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7752/jpes.2020.03184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03098492v1</w:t>
+                <w:t xml:space="preserve">hal-03460865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementing subjective with objective data in analysing expertise: A machine-learning approach applied to badminton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (17), pp.1943-1952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1855,321 +1855,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity using wrist-worn accelerometers: comparison of dominant and non-dominant wrist</w:t>
+                <w:t xml:space="preserve">Analyse de la dynamique temporelle d’un set en badminton en fonction de niveaux de pratique : réflexions sur les stratégies couramment proposées en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+                <w:t xml:space="preserve">Elodie Drumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul S Fardy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Harmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cpf.12337⟩</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.49-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177206v1</w:t>
+                <w:t xml:space="preserve">hal-04265325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dynamique temporelle d’un set en badminton en fonction de niveaux de pratique : réflexions sur les stratégies couramment proposées en EPS</w:t>
+                <w:t xml:space="preserve">Physical activity using wrist-worn accelerometers: comparison of dominant and non-dominant wrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul S Fardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Drumez</w:t>
+                <w:t xml:space="preserve">Gilles Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Harmel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42, pp.49-74. </w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (5), pp.525-529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265325v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer à la santé par l’activité physique : quelles connaissances et quels modèles de santé en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2177,51 +2177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Racodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Coll. «Revue Education, Santé, Sociétés», 3 (2), pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2272,51 +2272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (112), pp.85-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2422,373 +2422,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sleep timing behavior on weight status and activity patterns in adults with intellectual disabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between Tactics and Energy Expenditure According to Level of Experience in Badminton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bui-Xuân</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.08.008⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (2), pp.455-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/29.PMS.119c21z3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265301v1</w:t>
+                <w:t xml:space="preserve">hal-04265303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Tactics and Energy Expenditure According to Level of Experience in Badminton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of sleep timing behavior on weight status and activity patterns in adults with intellectual disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul S Fardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (2), pp.455-467. </w:t>
+              <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (12), pp.3254-3259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2466/29.PMS.119c21z3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265303v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two ActiGraph accelerometer generations in the assessment of physical activity in free living conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mikulovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.187. </w:t>
@@ -3493,51 +3493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3929,77 +3929,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte la spécificité du rythme de jeu en badminton : vers une stratégie d’enseignement plus responsable en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mikulovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème biennale de l’Association pour la Recherche pour l’Intervention dans le Sport (ARIS) : « les nouvelles responsabilités et stratégies des acteurs du sport et de l’éducation face aux nouveaux défis sociaux»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4018,178 +4018,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs d’éducation à la santé en Staps : impact sur la motivation et les croyances vis-à-vis du sport des étudiants de L1</w:t>
+                <w:t xml:space="preserve">Impact des dispositifs liés à la santé sur l’évolution des représentations vis-à-vis du sport des étudiants de L1 Staps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Universanté « Prévention, motivation, réussite: prescrire de l’activité physique aux étudiants ? » - 3ème Journée Denis Theunynck</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Enseignants et des Chercheurs en Sciences de l’Éducation (AECSE); Société Suisse pour la Recherche en Éducation (SSRE); Association Belge des Chercheurs en Education (ABC-Educ); Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Ceds; Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Lab-E3D; Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Laces, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503656v1</w:t>
+                <w:t xml:space="preserve">hal-04503652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des dispositifs liés à la santé sur l’évolution des représentations vis-à-vis du sport des étudiants de L1 Staps</w:t>
+                <w:t xml:space="preserve">Dispositifs d’éducation à la santé en Staps : impact sur la motivation et les croyances vis-à-vis du sport des étudiants de L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Enseignants et des Chercheurs en Sciences de l’Éducation (AECSE); Société Suisse pour la Recherche en Éducation (SSRE); Association Belge des Chercheurs en Education (ABC-Educ); Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Ceds; Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Lab-E3D; Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Laces, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Universanté « Prévention, motivation, réussite: prescrire de l’activité physique aux étudiants ? » - 3ème Journée Denis Theunynck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04503652v1</w:t>
+                <w:t xml:space="preserve">hal-04503656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between portrait of value congruence and psychological well-being: the case of French professional preparation for physical education’s trainee teachers</w:t>
               </w:r>
@@ -4313,64 +4313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences proposées en badminton : influence sur la mobilisation des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Harmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4535,103 +4535,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prof d’EPS 2.0 ou comment les enseignants d’EPS ont reconfiguré leur mission de promoteur d’activité physique et de santé pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gandrieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, </w:t>
@@ -5591,51 +5591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2022.2153821" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Level" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.2015060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04468788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.140.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-00920-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265317v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.140.0111" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04135777v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2023.06.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Isidore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6494" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhouchat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4670" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.03184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1764812" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02177206v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Fardy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xuan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beghin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12337" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265325v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Harmel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.542" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Racodon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.112.0085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.1481" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.08.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xu&#226;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blondeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/29.PMS.119c21z3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-187" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.098.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Level J" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Visioli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Etienne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blondeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Isidore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503656v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harmel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie_laure Dumont-Fourmanoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525858v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2022.2153821" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Level" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.2015060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04468788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.140.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-00920-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2023.06.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265317v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.140.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04135777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Isidore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6494" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhouchat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4670" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.03184" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1764812" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Harmel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.542" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02177206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Fardy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beghin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Racodon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.112.0085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.1481" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xu&#226;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blondeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/29.PMS.119c21z3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.08.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-187" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.098.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Level J" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Visioli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Etienne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blondeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Isidore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harmel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie_laure Dumont-Fourmanoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525858v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>