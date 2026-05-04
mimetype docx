--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1,71 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> OLIVIER DIEU </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">MCF STAPS</w:t>
+        <w:t xml:space="preserve">MCF-HDR STAPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -98,2821 +107,2821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching organisational design for games: the case of badminton in physical education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Davids</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Education and Sport Pedagogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (1), pp.13-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17408989.2022.2153821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inducteurs émotionnels perçus par des lycéens en EPS : quel impact de cinq formats de jeu en badminton ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Visioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Level</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sm/2024015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching Learning Tasks With Students’ Conative Stages in Badminton: Effects on Situational Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 94 (2), pp.519-528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02701367.2021.2015060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les professeurs d’EPS, « champions » du soutien professoral perçu par les élèves ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No gender difference in association between sleep quality and physical activity level of French students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pauline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pezé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Kuehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.25924⟩</w:t>
+              <w:t xml:space="preserve">Sport Sciences for Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.277-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11332-022-00920-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428304v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités de raquette, un champ de recherche prolifique pour les STAPS !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les activités de raquette : comprendre et intervenir, 2 (140), pp.5-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.140.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No gender difference in association between sleep quality and physical activity level of French students</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les professeurs d’EPS, « champions » du soutien professoral perçu par les élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Kuehn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Julien Moniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Sciences for Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11332-022-00920-5⟩</w:t>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Des éducateurs « hors pairs » ? Place et rôle des enseignants en EPS dans le système d’enseignement – Varia, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.25924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111824v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring physical literacy for an evidence-based approach: Validation of the French perceived physical literacy instrument for emerging adults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le badminton au XXI e siècle, entre performance sportive et performance sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exercise Science and Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jesf.2023.06.001⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les activités de raquette : comprendre et intervenir, 2 (140), pp.111-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.140.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194073v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le badminton au XXI e siècle, entre performance sportive et performance sociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Accroître l’intérêt en situation et l’activité physique en adaptant les formats de jeu aux prévalences conatives des élèves : l’exemple du badminton en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Les activités de raquette : comprendre et intervenir, 2 (140), pp.111-121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.140.0111⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 138, pp.41-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.138.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265317v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accroître l’intérêt en situation et l’activité physique en adaptant les formats de jeu aux prévalences conatives des élèves : l’exemple du badminton en EPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Measuring physical literacy for an evidence-based approach: Validation of the French perceived physical literacy instrument for emerging adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Roure</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.138.0041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Exercise Science and Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.295 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jesf.2023.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135777v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du degré d’interdépendance entre élèves visé par les formats de jeu sur l’engagement en EPS : l’exemple du badminton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 118, pp.23 - 32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2022030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de valeurs des enseignants d’EPS et bien-être affectif des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Isidore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Actes de la 11 e Biennale de l’ARIS, Liège, 25-28 février 2020, Hors-Série n°4, pp.159-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejrieps.6494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du dispositif Universanté sur les représentations du sport d’étudiants en STAPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belhouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pezé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Coll. «Revue Education, Santé, Sociétés», 7 (2), pp.175-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.4670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fun to engage or engage to have fun? Study of different teaching formats in physical education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citius Altius Fortius – Journal of Physical Education and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (3), pp.1326-1335. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7752/jpes.2020.03184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'influence du système de valeurs sur les situations d'apprentissage et le bien-être au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Llena</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Revue Enseigner l'EPS, 282, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementing subjective with objective data in analysing expertise: A machine-learning approach applied to badminton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (17), pp.1943-1952. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2020.1764812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la « coloration émotionnelle » des typologies de pratique sur l’implication physique des élèves lors d’un cycle de badminton en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner l'EPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, L'intervention de l'enseignant au cours de la leçon d'EPS : Actes de la 3ème Biennale, Les dossiers "Enseigner l'EPS" Vol.5, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la dynamique temporelle d’un set en badminton en fonction de niveaux de pratique : réflexions sur les stratégies couramment proposées en EPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Physical activity using wrist-worn accelerometers: comparison of dominant and non-dominant wrist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Harmel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Mikulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul S Fardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bui-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.542⟩</w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (5), pp.525-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265325v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity using wrist-worn accelerometers: comparison of dominant and non-dominant wrist</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analyse de la dynamique temporelle d’un set en badminton en fonction de niveaux de pratique : réflexions sur les stratégies couramment proposées en EPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bui-Xuan</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beghin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Drumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Harmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cpf.12337⟩</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.49-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177206v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer à la santé par l’activité physique : quelles connaissances et quels modèles de santé en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Racodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Coll. «Revue Education, Santé, Sociétés», 3 (2), pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Practices and Symbolic Violence: The Case of Racket Sports at School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (112), pp.85-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.112.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between physical activity and tactically-oriented play in badminton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.1481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Tactics and Energy Expenditure According to Level of Experience in Badminton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bui-Xuân</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (2), pp.455-467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2466/29.PMS.119c21z3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sleep timing behavior on weight status and activity patterns in adults with intellectual disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mikulovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul S Fardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (12), pp.3254-3259. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ridd.2014.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two ActiGraph accelerometer generations in the assessment of physical activity in free living conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mikulovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (1), pp.187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-5-187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00743409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience corporelle et sens du mouvement : matérialisation via l'actimétrie du « contexte altéré par l'action » dans l'évolution du joueur de badminton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (98), pp.49-65. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.098.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2922,1514 +2931,1514 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formats de jeu et expérience(s) vécue(s) en EPS : comment mettre en consonance les formats de jeu en badminton avec les mobiles d’action des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Biennale de l'AE-EPS : "L’expérience corporelle : un concept intégrateur au service de l’éducation de l’élève en EPS "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour l’Enseignement de l’Éducation Physique ( A.E.E.P), Oct 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de deux contraintes environnementales sur l’intérêt en situation d’étudiants STAPS en musculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belhouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès International de l’ACAPS (Association des Chercheurs en Activité Physique et Sportive) - Les Environnements de l'Activité Physique et Sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activité Physique et Sportive (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des formats de jeu sur l’engagement des élèves en badminton : apports d’une analyse conjointe de l’activité physique, de l’intérêt en situation et des émotions des élèves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Visioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur les méthodes mixtes de recherche dans l’analyse de l’activité et de l’expérience en Education physique et en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Cité - UFR STAPS; Institut des Sciences du Sport-Santé de Paris, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposition individuelle et performance en badminton : apports d’une analyse conjointe du cours d’expérience et de données d’actimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Visioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMR : Les Méthodes mixtes pour l’analyse de l’activité et de l’expérience en Education physique et en Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associer théories des &amp;quot; jeux &amp;quot; et des &amp;quot; contraintes &amp;quot; pour concevoir des formats qui favorisent l'activité physique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effet du degré d'interdépendance des formats pédagogiques sur l'engagement des élèves en EPS: l'exemple du badminton.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Derigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12e Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux; Laboratoire Cultures, Education, Sociétés (LACES), Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497678v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les professeurs d'éducation physique sont-ils des éducateurs hors-pairs&amp;quot; ? Impact du profil des valeurs des enseignants d'EPS sur le bien-être des élèves.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Associer théories des &amp;quot; jeux &amp;quot; et des &amp;quot; contraintes &amp;quot; pour concevoir des formats qui favorisent l'activité physique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation (SIEF 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de l'Education et de la Formation (OBSEF), Sep 2022, Lausanne ( CH), Suisse</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (AFS), Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497671v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du degré d'interdépendance des formats pédagogiques sur l'engagement des élèves en EPS: l'exemple du badminton.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les professeurs d'éducation physique sont-ils des éducateurs hors-pairs&amp;quot; ? Impact du profil des valeurs des enseignants d'EPS sur le bien-être des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Biennale de l’Association pour la Recherche sur l’Intervention en Sport (ARIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux; Laboratoire Cultures, Education, Sociétés (LACES), Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Semaine internationale de l'éducation et de la formation (SIEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de l'Education et de la Formation (OBSEF), Sep 2022, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497674v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formats de pratique et plaisirs d’agir en badminton : effets des formats individuel et coopératif sur l’intérêt en situation d’une cohorte d’étudiants Staps de première année</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dieu</w:t>
+                <w:t xml:space="preserve">Système de valeurs des enseignants d’EPS et bien-être des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Isidore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Llena</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Biennale de l’AFRAPS :"les activités de raquette : comprendre et intervenir"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Calais, France</w:t>
+              <w:t xml:space="preserve">11ème Biennale de l'ARIS : Former des citoyens physiquement éduqués. Un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498346v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter la conception des tâches d'apprentissage aux étapes conatives des élèves en badminton : Effets sur l'intérêt en situation et l'activité physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Formats de pratique et plaisirs d’agir en badminton : effets des formats individuel et coopératif sur l’intérêt en situation d’une cohorte d’étudiants Staps de première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Roure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Biennale de l’AFRAPS : "Les activités de raquette : comprendre et intervenir"</w:t>
+              <w:t xml:space="preserve">9ème Biennale de l’AFRAPS :"les activités de raquette : comprendre et intervenir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498255v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de valeurs des enseignants d’EPS et bien-être des élèves</w:t>
+                <w:t xml:space="preserve">Adapter la conception des tâches d'apprentissage aux étapes conatives des élèves en badminton : Effets sur l'intérêt en situation et l'activité physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Biennale de l'ARIS : Former des citoyens physiquement éduqués. Un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">9ème Biennale de l’AFRAPS : "Les activités de raquette : comprendre et intervenir"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525881v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte la spécificité du rythme de jeu en badminton : vers une stratégie d’enseignement plus responsable en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bui-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Vanhelst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mikulovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème biennale de l’Association pour la Recherche pour l’Intervention dans le Sport (ARIS) : « les nouvelles responsabilités et stratégies des acteurs du sport et de l’éducation face aux nouveaux défis sociaux»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des dispositifs liés à la santé sur l’évolution des représentations vis-à-vis du sport des étudiants de L1 Staps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Enseignants et des Chercheurs en Sciences de l’Éducation (AECSE); Société Suisse pour la Recherche en Éducation (SSRE); Association Belge des Chercheurs en Education (ABC-Educ); Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Ceds; Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Lab-E3D; Laboratoire de recherche en sciences de l’éducation de l’université de Bordeaux - Laces, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs d’éducation à la santé en Staps : impact sur la motivation et les croyances vis-à-vis du sport des étudiants de L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Universanté « Prévention, motivation, réussite: prescrire de l’activité physique aux étudiants ? » - 3ème Journée Denis Theunynck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between portrait of value congruence and psychological well-being: the case of French professional preparation for physical education’s trainee teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Llena</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIESEP 2019 - International Conference-Building Bridges for Physical Activity and Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Ecoles Supérieures d'Education Physique, Jun 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences proposées en badminton : influence sur la mobilisation des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Harmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois J Potdevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème biennale de l'ARIS (Association pour la Recherche pour l'Intervention dans le Sport) : "Les nouvelles responsabilités et stratégies des acteurs du sport et de l'éducation face aux nouveaux défis sociaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4439,257 +4448,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités de raquette : comprendre et intervenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (140), 134p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prof d’EPS 2.0 ou comment les enseignants d’EPS ont reconfiguré leur mission de promoteur d’activité physique et de santé pendant le confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Potdevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gandrieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Llena</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Derigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Quelle éducation avec la Covid-19, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.10317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4699,130 +4708,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'engagement et le progrès des élèves en EPS : pistes pour l'enseignement et l'apprentissage dans les activités de raquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Visioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour l'Enseignement de l'Éducation Physique et Sportive (AE-EPS), 6, 159p., 2021, Les dossiers "Enseigner l'EPS", 978-2-902568-54-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4832,619 +4841,619 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité physique et risque de décrochage scolaire. Premiers résultats, premières implications de la recherche DSSAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie_laure Dumont-Fourmanoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Belhouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hurdiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Potdevin, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intervention dans les pratiques physiques, sportives et artistiques: responsabilités et stratégies des acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.57-65, 2020, Mouvement des savoirs, 9782343187723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte les prévalences conatives des élèves en badminton : vers une pédagogie de la mobilisation en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Joing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Visioli; Oriane Petiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard croisé sur les activités de raquette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone pour la Recherche sur les Activités Physiques et Sportives (AFRAPS), pp.133-144, 2020, 978-2-910448-29-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement au travail des enseignants d’EPS : une histoire de valeurs ?</w:t>
+                <w:t xml:space="preserve">Expériences proposées en badminton : influence sur la mobilisation des élèves en EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Llena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Potdevin, François. </w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois J Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Potdevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intervention dans les pratiques physiques, sportives et artistiques : responsabilités et stratégies des acteurs : [actes longs de la 10ème Biennale de l'ARIS, Lille les 19, 20 et 21 juin 2018]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, 2019, Mouvement des savoirs, 9782343187723</w:t>
+              <w:t xml:space="preserve">L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et stratégies des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.163-170, 2019, Mouvement des savoirs, 978-2-343-18772-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525858v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences proposées en badminton : influence sur la mobilisation des élèves en EPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’engagement au travail des enseignants d’EPS : une histoire de valeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Joing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Potdevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Porrovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">François Potdevin. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Potdevin, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intervention dans les pratiques physiques, sportives et artistiques : Responsabilités et stratégies des acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.163-170, 2019, Mouvement des savoirs, 978-2-343-18772-3</w:t>
+              <w:t xml:space="preserve">L'intervention dans les pratiques physiques, sportives et artistiques : responsabilités et stratégies des acteurs : [actes longs de la 10ème Biennale de l'ARIS, Lille les 19, 20 et 21 juin 2018]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2019, Mouvement des savoirs, 9782343187723</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474503v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités de raquette : comprendre et intervenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Llena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Llena</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Dieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5591,51 +5600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2022.2153821" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Level" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024015" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265314v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.2015060" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04468788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.140.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111824v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-00920-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2023.06.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265317v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.140.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04135777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Isidore" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6494" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhouchat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4670" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098492v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.03184" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1764812" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265325v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Harmel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.542" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02177206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Fardy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xuan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beghin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12337" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099297v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Racodon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265310v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.112.0085" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.1481" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265303v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xu&#226;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blondeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fardy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/29.PMS.119c21z3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.08.008" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-187" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.098.0049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Level J" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497663v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Visioli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Etienne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498346v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blondeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498255v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Isidore" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503652v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503656v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harmel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470004v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461106v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie_laure Dumont-Fourmanoir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525858v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509509v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111649v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Davids" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Potdevin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17408989.2022.2153821" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Level" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024015" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265314v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2021.2015060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11332-022-00920-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04468788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.140.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moniotte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.25924" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265317v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.140.0111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04135777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.138.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Potdevin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Derigny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schnitzler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesf.2023.06.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Isidore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Joing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6494" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461154v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belhouchat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4670" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.03184" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2020.1764812" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03460738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02177206v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mikulovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Fardy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xuan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beghin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12337" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265325v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drumez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Harmel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.542" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099297v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Racodon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.112.0085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.1481" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vanhelst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xu&#226;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blondeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/29.PMS.119c21z3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.08.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00743409v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-5-187" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04265273v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.098.0049" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489347v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489322v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Level J" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497663v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Visioli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497674v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois J Potdevin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497678v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Isidore" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498346v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Conan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blondeau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492113v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Vanhelst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525924v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503705v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Harmel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470004v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098515v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.10317" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-L0JBWDBJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403633v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03461106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie_laure Dumont-Fourmanoir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02525858v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509509v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>