--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -821,261 +821,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistivity-induced coupling between voltage distribution and vibrations in dielectric elastomers</w:t>
+                <w:t xml:space="preserve">Geometric optimization of dielectric elastomer electrodes for dynamic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Garnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bekir Aksoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Shea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/abd58f⟩</w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181, pp.108120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.108120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252770v1</w:t>
+                <w:t xml:space="preserve">hal-03252969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric optimization of dielectric elastomer electrodes for dynamic applications</w:t>
+                <w:t xml:space="preserve">Resistivity-induced coupling between voltage distribution and vibrations in dielectric elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emil Garnell</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herbert Shea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 181, pp.108120. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.025031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.108120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/abd58f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252969v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing nanostructured Ni/piezoPVDF composite thin films with e-beam irradiation: A beneficial synergy to piezoelectric response</w:t>
               </w:r>
@@ -1661,1015 +1661,1015 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modal-based approach to the nonlinear vibration of strings against a unilateral obstacle: Simulations and experiments in the pointwise case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of a hysteretic damper on the flutter instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Bilbao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+                <w:t xml:space="preserve">Arnaud Malher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 393, pp.229-251. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.356 - 369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461730v1</w:t>
+                <w:t xml:space="preserve">hal-01442349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a hysteretic damper on the flutter instability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modal-based approach to the nonlinear vibration of strings against a unilateral obstacle: Simulations and experiments in the pointwise case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Malher</w:t>
+                <w:t xml:space="preserve">Stefan Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68, pp.356 - 369. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 393, pp.229-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442349v1</w:t>
+                <w:t xml:space="preserve">hal-01461730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flutter Control of a Two-Degrees-of-Freedom Airfoil Using a Nonlinear Tuned Vibration Absorber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+                <w:t xml:space="preserve">Fluid-solid-electric energy transport along piezoelectric flags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
+                <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (5), pp.051016. </w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4036420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2017.1306827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538613v1</w:t>
+                <w:t xml:space="preserve">hal-01633960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-solid-electric energy transport along piezoelectric flags</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flutter Control of a Two-Degrees-of-Freedom Airfoil Using a Nonlinear Tuned Vibration Absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifan Xia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doaré</w:t>
+                <w:t xml:space="preserve">Giuseppe Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Michelin</w:t>
+                <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.051016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17797179.2017.1306827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4036420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633960v1</w:t>
+                <w:t xml:space="preserve">hal-01538613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronized switch harvesting applied to piezoelectric flags</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Electro-hydrodynamic synchronization of piezoelectric flags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/8/085004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.398 - 410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697480v2</w:t>
+                <w:t xml:space="preserve">hal-01633891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-hydrodynamic synchronization of piezoelectric flags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yifan Xia</w:t>
+                <w:t xml:space="preserve">Synchronized switch harvesting applied to piezoelectric flags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pineirua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Vasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65, pp.398 - 410. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2016.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/25/8/085004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01633891v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonance-induced enhancement of the energy harvesting performance of piezoelectric flags</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michelin</w:t>
+                <w:t xml:space="preserve">Edge flutter of long beams under follower loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.283-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/jomms.2015.10.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311905v1</w:t>
+                <w:t xml:space="preserve">hal-01215303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence and optimization of the electrodes position in a piezoelectric energy harvesting flag</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Piñeirua</w:t>
+                <w:t xml:space="preserve">Resonance-induced enhancement of the energy harvesting performance of piezoelectric flags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 346, pp.200-215. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (26), pp.263901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4939117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136838v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge flutter of long beams under follower loads</w:t>
+                <w:t xml:space="preserve">Influence and optimization of the electrodes position in a piezoelectric energy harvesting flag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+                <w:t xml:space="preserve">Miguel Piñeirua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.283-297. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 346, pp.200-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/jomms.2015.10.283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215303v1</w:t>
+                <w:t xml:space="preserve">hal-01136838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the fluid forces and fluid-elastic instabilities of a clamped–clamped cylinder in turbulent axial flow</w:t>
               </w:r>
@@ -2906,64 +2906,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-Solid-Electric Lock-In of Energy-Harvesting Piezoelectric Flags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3004,473 +3004,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal forces exerted upon a long cylinder oscillating in an axial flow</w:t>
+                <w:t xml:space="preserve">Forces exerted on a cylinder in near-axial flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Divaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Moussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (5), pp.051306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4026567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133512v1</w:t>
+                <w:t xml:space="preserve">hal-01133515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces exerted on a cylinder in near-axial flow</w:t>
+                <w:t xml:space="preserve">Normal forces exerted upon a long cylinder oscillating in an axial flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Divaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pressure Vessel Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (5), pp.051306. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 752, pp.649-669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4026567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133515v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Circular Clamped Plate Excited by a Voice Coil and Piezoelectric Patches Used as a Loudspeaker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy harvesting efficiency of piezoelectric flags in axial flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Sambuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4024215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 714, pp.489-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133520v1</w:t>
+                <w:t xml:space="preserve">hal-00995146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting efficiency of piezoelectric flags in axial flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a Circular Clamped Plate Excited by a Voice Coil and Piezoelectric Patches Used as a Loudspeaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Michelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doaré</w:t>
+                <w:t xml:space="preserve">Clément Sambuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 714, pp.489-504. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135 (5), pp.051025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4024215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995146v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear dynamic thermomechanical behaviour of shape memory alloys</w:t>
               </w:r>
@@ -3963,51 +3963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Šidlof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4079,51 +4079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric coupling in energy-harvesting fluttering flexible plates: Linear stability analysis and conversion efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (8), pp.1357-1375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4267,234 +4267,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipation effect on local and global stability of fluid-conveying pipes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unified introduction to fluid mechanics of flying and swimming at high Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Schouveiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.08.029⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-009-9289-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838862v1</w:t>
+                <w:t xml:space="preserve">hal-00419260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified introduction to fluid mechanics of flying and swimming at high Reynolds number</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissipation effect on local and global stability of fluid-conveying pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Schouveiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 329 (1), pp.72-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2009.08.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-009-9289-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00712236v1</w:t>
+                <w:t xml:space="preserve">hal-00838862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified introduction to fluid mechanics of flying and swimming at high Reynolds number</w:t>
               </w:r>
@@ -4506,124 +4506,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Schouveiler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+              <w:t xml:space="preserve">, 2010, 50 (9), pp.1361-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-009-9289-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419260v1</w:t>
+                <w:t xml:space="preserve">hal-00712236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Modeling of Airflow During Phonation</w:t>
               </w:r>
@@ -4734,51 +4734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flutter of long flexible cylinders in axial flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4864,51 +4864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of boundary conditions in the instability of one-dimensional systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (6), pp.948-959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4980,51 +4980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 126 (2), pp.146-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5213,51 +5213,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The flow-induced instability of long hanging pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (5), pp.857-867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5316,51 +5316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and global instability of fluid-conveying pipes on elastic foundations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 16 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5406,51 +5406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force suiveuse critique sur une colonne pesante semi-infinie : modèle et expériences - Follower force on a semi-infinite beam loaded by its own weight : Model and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5548,260 +5548,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du bruit d’un drone en vol stationnaire en environnements réel et contrôlé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of Phase-Locked Loop Experiment for Application to Ground Vibration Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustus Chukwu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">NODYCOM 2025 - Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Hoboken, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365428v1</w:t>
+                <w:t xml:space="preserve">hal-05189494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of Phase-Locked Loop Experiment for Application to Ground Vibration Test</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation expérimentale du bruit d’un drone en vol stationnaire en environnements réel et contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Simião Pitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Beausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Toralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NODYCOM 2025 - Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Hoboken, United States</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189494v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haut-parleurs en élastomères diélectriques : modèle, simulation et expériences</w:t>
               </w:r>
@@ -6615,273 +6615,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flutter suppression using a magnetic vibration absorber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Amortisseur vibratoire magnétique pour les vibrations de plaque mince : étude expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Lo Feudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European and African Conference on Wind Engineering, EACWE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179082v1</w:t>
+                <w:t xml:space="preserve">hal-01923674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amortisseur vibratoire magnétique pour les vibrations de plaque mince : étude expérimentale et numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flutter suppression using a magnetic vibration absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Lo Feudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Malher</w:t>
+                <w:t xml:space="preserve">Xavier Amandolese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">7th European and African Conference on Wind Engineering, EACWE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923674v1</w:t>
+                <w:t xml:space="preserve">hal-03179082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode modale mixte pour la simulation numérique de contacts multiples entre une corde vibrante et un obstacle</w:t>
               </w:r>
@@ -7001,77 +7001,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergence modes of a cluster of simply supported arrays in axial flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Adjiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana-Zenaida Pascan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7113,77 +7113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of piezoelectric flags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Piñeirua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7221,51 +7221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode modale mixte pour le contact unilatéral corde / obstacle : application au chevalet de la tampoura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bilbao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,103 +7329,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PASSIVE CONTROL OF AIRFOIL FLUTTER USING A NONLINEAR TUNED VIBRATION ABSORBER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Flow-induced vibrations, FIV2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7450,77 +7450,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-solid-electric couplings in piezoelectric flags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Theoretical and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7539,679 +7539,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MODAL APPROACH TO THE NUMERICAL SIMULATION OF A STRING VIBRATING AGAINST AN OBSTACLE: APPLICATIONS TO SOUND SYNTHESIS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+                <w:t xml:space="preserve">Effects of confinment in the buckling of a flexible plate in axial flow: experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Adjiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas de Buretel de Chassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Digital Audio Effects (DAFx-16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Flow-Induced Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354779v1</w:t>
+                <w:t xml:space="preserve">hal-01412039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of confinment in the buckling of a flexible plate in axial flow: experimental and numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Adjiman</w:t>
+                <w:t xml:space="preserve">A MODAL APPROACH TO THE NUMERICAL SIMULATION OF A STRING VIBRATING AGAINST AN OBSTACLE: APPLICATIONS TO SOUND SYNTHESIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas de Buretel de Chassey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow-Induced Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">19th International Conference on Digital Audio Effects (DAFx-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412039v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du contact corde / frette</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Study on Energy-Harvesting Piezoelectric Flags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">JNRSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193302v1</w:t>
+                <w:t xml:space="preserve">hal-01412026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un amortisseur de vibrations magnétique à raideurs ajustables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Boisson</w:t>
+                <w:t xml:space="preserve">Etude du contact corde / frette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194562v2</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'influence d'un amortisseur pseudoélastique sur l'instabilité de flottement</w:t>
+                <w:t xml:space="preserve">Conception d'un amortisseur de vibrations magnétique à raideurs ajustables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S Benacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Malher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doaré</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194559v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Study on Energy-Harvesting Piezoelectric Flags</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michelin</w:t>
+                <w:t xml:space="preserve">Étude de l'influence d'un amortisseur pseudoélastique sur l'instabilité de flottement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Malher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Orsay, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412026v1</w:t>
+                <w:t xml:space="preserve">hal-01194559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambement d'une chaîne d'aimants permanents dans un champ magnétique extérieur</w:t>
               </w:r>
@@ -8424,286 +8424,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-solid-electric couplings in energy harvesting piezoelectric flags</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Fluid-solid-electric lock-in of energy-harvesting piezoelectric flags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yifan Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th United States Congress on Theoretical and Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lansing, MI, United States</w:t>
+              <w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Euromech, Sep 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662004v1</w:t>
+                <w:t xml:space="preserve">hal-01135642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-solid-electric lock-in of energy-harvesting piezoelectric flags</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Fluid-solid-electric couplings in energy harvesting piezoelectric flags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Xia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Euromech, Sep 2014, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">17th United States Congress on Theoretical and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lansing, MI, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135642v1</w:t>
+                <w:t xml:space="preserve">hal-04662004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow energy harvesting with piezoelectric flags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Pineirua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASME, Jun 2014, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8731,511 +8731,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-solid-electric couplings and efficiency of piezoelectric flags</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michelin</w:t>
+                <w:t xml:space="preserve">Passive control of the flutter instability on a two-degrees-of-freedom system with pseudoelastic shape-memory alloy springs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS-DFD meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int. Conference on Structural nonlinear dynamics and diagnosis, CSNDD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Agadir, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20141601006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135597v1</w:t>
+                <w:t xml:space="preserve">hal-01134710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive control of the flutter instability on a two-degrees-of-freedom system with pseudoelastic shape-memory alloy springs.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Malher</w:t>
+                <w:t xml:space="preserve">Fluid-solid-electric couplings and efficiency of piezoelectric flags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conference on Structural nonlinear dynamics and diagnosis, CSNDD 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS-DFD meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APS, Nov 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20141601006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134710v1</w:t>
+                <w:t xml:space="preserve">hal-01135597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductive effects on energy harvesting piezoelectric flag</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Michelin</w:t>
+                <w:t xml:space="preserve">Quasi-static approach of damping forces exerted upon a long cylinder oscillating in an axial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Divaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Berro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIeme Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 ASME Pressure Vessels and Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Jul 2013, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2013-97241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136605v1</w:t>
+                <w:t xml:space="preserve">hal-01140849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static approach of damping forces exerted upon a long cylinder oscillating in an axial flow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cadot</w:t>
+                <w:t xml:space="preserve">Inductive effects on energy harvesting piezoelectric flag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifan Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 ASME Pressure Vessels and Piping Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXIeme Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/PVP2013-97241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01140849v1</w:t>
+                <w:t xml:space="preserve">hal-01136605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly non-linear model of a piezoelectric plate in an axial flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Piñeirua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIeme Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9355,51 +9355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy harvesting from flutter instability of a piezoelectric plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid and Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, La Jolla, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9424,51 +9424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow energy harvesting from piezoelectric flags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9519,77 +9519,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy harvesting of fluttering piezoelectric flags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Jiawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">65th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APS, 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9735,51 +9735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flutter of long cantilevered cylinders in axial flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Païdoussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9927,51 +9927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and global instability of fluid-conveying cantilever pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow-induced Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, lucerne, Switzerland. pp.349-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10106,51 +10106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudoelastic Shape Memory Alloys to Mitigate the Flutter Instability: A Numerical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10322,177 +10322,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method and device for controlling the vibration modes of a vibrating support</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Driving a loudspeaker diaphragm at nodal positions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United Kingdom, Patent n° : GB2489700. 2012</w:t>
+              <w:t xml:space="preserve">United Kingdom, Patent n° : GB2492165. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136839v1</w:t>
+                <w:t xml:space="preserve">hal-01136840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driving a loudspeaker diaphragm at nodal positions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Method and device for controlling the vibration modes of a vibrating support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United Kingdom, Patent n° : GB2492165. 2012</w:t>
+              <w:t xml:space="preserve">United Kingdom, Patent n° : GB2489700. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136840v1</w:t>
+                <w:t xml:space="preserve">hal-01136839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10523,77 +10523,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow energy harvesting with piezoelectric plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Pineirua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yifan Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11114,51 +11114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601337v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus Chukwu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Stephan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113114" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serantoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.3c00678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mascarenhas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Mestre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Schott&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114624" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Garnell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2021.0010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252770v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abd58f" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir Aksoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Shea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108120" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Oral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melilli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102528" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02535378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000930" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02535335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.07.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melilli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gorse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galifanova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Oral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balanzat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.1000444" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01582578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Issanchou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.07.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461730v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.11.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Habib" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036420" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633960v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2017.1306827" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697480v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pineirua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Vasic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/8/085004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.06.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01311905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.01.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01215303v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2015.10.283" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01215010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Ridder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Degroote" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van Tichelen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schuurmans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133414v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joosung Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/34002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01131819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.014009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Divaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moussou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133515v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026567" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kergourlay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sambuc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024215" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995146v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.494" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x12448446" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sbarra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bilbao Ludena" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662127]" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;idlof" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1031-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8666AAC06F81802222361D2ED63773EE476E556E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.04.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauzade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2010.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9FSR828-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712236v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Schouveiler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9289-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25N895TB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419260v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sidlof" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaigne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pa&#239;doussis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Modarres-Sadeghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200600317X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838884v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.01.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDQWZBFS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1688773" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0997-7538(02)01221-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W3DCSPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfls.2001.0405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J964T9J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pellet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1620-7742(01)01308-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50RVH5BB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189494v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366131v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601339v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2661" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165802v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341692" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847878v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923674v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01412044v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Adjiman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Zenaida Pascan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04662015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302897v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354769v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04662017v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354779v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01412039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Buretel de Chassey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01193302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Issanchou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194562v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benacchio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194559v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01412026v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01411944v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01411963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04662004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135610v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23867" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135597v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134710v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141601006" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136605v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01140849v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2013-97241" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136614v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01147893v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01141118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01044583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01141116v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiawan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01147894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017769v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Langre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2002-39018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026061v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02535396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93722-9_2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206679v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19851-4_17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01140892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577608.ch4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136839v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136840v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01492987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113414v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133799v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221229v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601337v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus Chukwu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Stephan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113114" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serantoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.3c00678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mascarenhas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Mestre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Schott&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114624" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Garnell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2021.0010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir Aksoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Shea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108120" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abd58f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Oral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melilli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102528" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02535378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000930" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02535335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.07.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melilli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gorse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galifanova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Oral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balanzat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.1000444" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01582578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Issanchou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.07.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.11.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2017.1306827" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Habib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036420" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.06.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697480v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pineirua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Vasic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/8/085004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01215303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2015.10.283" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01311905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.01.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01215010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Ridder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Degroote" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van Tichelen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schuurmans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133414v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joosung Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/34002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01131819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.014009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Divaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moussou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026567" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.342" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995146v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.494" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kergourlay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sambuc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024215" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x12448446" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sbarra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bilbao Ludena" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662127]" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;idlof" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1031-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8666AAC06F81802222361D2ED63773EE476E556E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.04.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauzade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2010.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9FSR828-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419260v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Schouveiler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9289-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25N895TB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sidlof" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaigne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pa&#239;doussis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Modarres-Sadeghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200600317X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838884v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.01.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDQWZBFS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1688773" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0997-7538(02)01221-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W3DCSPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfls.2001.0405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J964T9J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pellet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1620-7742(01)01308-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50RVH5BB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189494v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366131v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601339v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2661" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165802v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341692" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847878v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179082v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01412044v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Adjiman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Zenaida Pascan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04662015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302897v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354769v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04662017v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01412039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Buretel de Chassey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354779v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01412026v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01193302v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Issanchou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194562v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benacchio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194559v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01411944v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01411963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135642v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04662004v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135610v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23867" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141601006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135597v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01140849v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2013-97241" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136605v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136614v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01147893v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01141118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01044583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01141116v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiawan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01147894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017769v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Langre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2002-39018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026061v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02535396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93722-9_2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206679v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19851-4_17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01140892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577608.ch4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136840v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01492987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113414v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133799v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221229v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>