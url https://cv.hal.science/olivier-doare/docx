--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2649,278 +2649,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the fluid forces and fluid-elastic instabilities of a clamped–clamped cylinder in turbulent axial flow</w:t>
+                <w:t xml:space="preserve">Dynamics of a chain of permanent magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen de Ridder</w:t>
+                <w:t xml:space="preserve">Jean Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joosung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.03.001⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109 (3), pp.34002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/109/34002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215010v1</w:t>
+                <w:t xml:space="preserve">hal-01133414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of a chain of permanent magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating the fluid forces and fluid-elastic instabilities of a clamped–clamped cylinder in turbulent axial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Degroote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Boisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rouby</w:t>
+                <w:t xml:space="preserve">Katrien van Tichelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joosung Lee</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Schuurmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 109 (3), pp.34002. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.139-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/109/34002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133414v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-Solid-Electric Lock-In of Energy-Harvesting Piezoelectric Flags</w:t>
               </w:r>
@@ -6660,51 +6660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8003,51 +8003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Malher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8210,51 +8210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flambement d'une chaîne d'aimants permanents dans un champ magnétique extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8305,64 +8305,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a chain of permanent magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joosung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11114,51 +11114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601337v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus Chukwu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Stephan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113114" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serantoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.3c00678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mascarenhas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Mestre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Schott&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114624" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Garnell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2021.0010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir Aksoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Shea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108120" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abd58f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Oral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melilli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102528" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02535378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000930" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02535335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.07.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melilli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gorse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galifanova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Oral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balanzat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.1000444" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01582578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Issanchou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.07.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.11.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2017.1306827" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Habib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036420" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.06.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697480v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pineirua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Vasic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/8/085004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01215303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2015.10.283" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01311905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.01.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01215010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Ridder" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Degroote" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van Tichelen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schuurmans" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.03.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133414v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joosung Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/34002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01131819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.014009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Divaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moussou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026567" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.342" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995146v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.494" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kergourlay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sambuc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024215" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x12448446" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sbarra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bilbao Ludena" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662127]" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;idlof" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1031-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8666AAC06F81802222361D2ED63773EE476E556E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.04.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauzade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2010.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9FSR828-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419260v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Schouveiler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9289-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25N895TB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sidlof" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaigne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pa&#239;doussis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Modarres-Sadeghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200600317X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838884v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.01.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDQWZBFS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1688773" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0997-7538(02)01221-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W3DCSPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfls.2001.0405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J964T9J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pellet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1620-7742(01)01308-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50RVH5BB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189494v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366131v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601339v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2661" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165802v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341692" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847878v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179082v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01412044v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Adjiman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Zenaida Pascan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04662015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302897v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354769v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04662017v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01412039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Buretel de Chassey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354779v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01412026v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01193302v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Issanchou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194562v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benacchio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194559v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01411944v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01411963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135642v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04662004v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135610v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23867" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141601006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135597v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01140849v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2013-97241" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136605v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136614v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01147893v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01141118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01044583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01141116v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiawan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01147894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017769v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Langre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2002-39018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026061v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02535396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93722-9_2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206679v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19851-4_17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01140892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577608.ch4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136840v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01492987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113414v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133799v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221229v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601337v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pascal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus Chukwu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Stephan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.113114" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serantoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.3c00678" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mascarenhas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Mestre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Schott&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114624" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Garnell" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17743/jaes.2021.0010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bekir Aksoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Shea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108120" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/abd58f" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Potrzebowska" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozlem Oral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Melilli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2021.102528" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02535378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000930" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02535335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.07.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01822749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Melilli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Gorse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galifanova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Oral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Balanzat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2169-0022.1000444" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01582578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Issanchou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.07.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442349v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.11.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bilbao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Xia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Michelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2017.1306827" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Habib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4036420" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633891v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2016.06.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697480v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pineirua" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Vasic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/8/085004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01215303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2015.10.283" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01311905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pi&#241;eirua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.01.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133414v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joosung Lee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/109/34002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01215010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Ridder" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Degroote" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien van Tichelen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schuurmans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2015.03.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01131819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.3.014009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Divaret" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moussou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Berro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026567" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.342" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995146v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Michelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.494" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kergourlay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sambuc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024215" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Moumni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zaki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389x12448446" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sbarra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Moussa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.09.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133506v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133649v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Bilbao Ludena" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3662127]" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838870v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;idlof" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-1031-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8666AAC06F81802222361D2ED63773EE476E556E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2011.04.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sauzade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2010.09.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9FSR828-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419260v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Schouveiler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-009-9289-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25N895TB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.08.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133647v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sidlof" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lun&#233;ville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chambeyron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chaigne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Pa&#239;doussis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Modarres-Sadeghi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200600317X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00838884v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2006.01.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDQWZBFS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00830695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1688773" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179981v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Moisy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasutto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Daube" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rabaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112004008833" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B344B99D0138279A06711055C4B0EADEA1EF3151/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024916v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0997-7538(02)01221-4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W3DCSPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01024912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jfls.2001.0405" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4J964T9J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025347v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pellet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1620-7742(01)01308-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50RVH5BB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189494v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366131v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513541v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601339v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2661" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165802v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS55552.2023.10341692" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847878v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824638v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923674v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179082v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amandolese" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01412044v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Adjiman" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana-Zenaida Pascan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04662015v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01302897v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354769v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04662017v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01412039v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Buretel de Chassey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01354779v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01412026v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01193302v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Issanchou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194562v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benacchio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malher" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194559v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01411944v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lee" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01411963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135642v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-04662004v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135610v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2014-23867" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01134710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141601006" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135597v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01140849v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2013-97241" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136605v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136614v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01147893v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01141118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01044583v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01141116v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Jiawan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01147894v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Zaki" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017769v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Langre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2002-39018" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01026061v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02535396v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93722-9_2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206679v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19851-4_17" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01140892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577608.ch4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136840v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01136839v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01492987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113414v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133799v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221229v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>