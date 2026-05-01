--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1292,221 +1292,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01463912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expenditure on children: A Rothbarth-type method consistent with scale economies and parents' bargaining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bargain</w:t>
+                <w:t xml:space="preserve">On the Importance of Household Production in Collective Models: Evidence from U.S. Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Donni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Donni</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Matteazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56 (4), pp.792-813. </w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105/106, pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2012.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2307/23646458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264577v1</w:t>
+                <w:t xml:space="preserve">hal-04264561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Household Production in Collective Models: Evidence from U.S. Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expenditure on children: A Rothbarth-type method consistent with scale economies and parents' bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bargain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Matteazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (4), pp.792-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2012.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/23646458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04264561v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from a Piece of Pie</w:t>
               </w:r>
@@ -1932,265 +1932,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix collectif du temps travaillé, consommation publique et équilibre de Lindahl</w:t>
+                <w:t xml:space="preserve">On the identification of Frisch labor supplies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 58 (3), pp.535. </w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 95 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.583.0535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2006.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264391v1</w:t>
+                <w:t xml:space="preserve">hal-04264384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Labor Supply: a Single-Equation Model and Some Evidence from French Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Choix collectif du temps travaillé, consommation publique et équilibre de Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (3), pp.535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.583.0535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691917v1</w:t>
+                <w:t xml:space="preserve">hal-04264391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the identification of Frisch labor supplies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collective Labor Supply: a Single-Equation Model and Some Evidence from French Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Human Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264384v1</w:t>
+                <w:t xml:space="preserve">hal-01691917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modèles non unitaires de comportement des ménages: un survol de la littérature</w:t>
               </w:r>
@@ -2525,51 +2525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'un modèle collectif d'offre de travail avec taxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2607,51 +2607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'un modèle collectif d'offre de travail avec taxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Donni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3297,73 +3297,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Vil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05343771v1</w:t>
+                <w:t xml:space="preserve">halshs-05343771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Incorporate Children into Labor SupplyEquations? A General Framework</w:t>
               </w:r>
@@ -3514,51 +3514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="726E0A9C"/>
+    <w:nsid w:val="D285EED6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3745,51 +3745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-donni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8864-0699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068891342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26470110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073781793" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane El Badaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Donni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12657" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hentati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvac033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Browning" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette G&#248;rtz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueaa118" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Matteazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.2652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecca.12055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2013.10.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Kwenda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2013.12.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2012.02.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLCQJ3SD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Chiappori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Donni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Komunjer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdr020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-011-0556-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnet Gbakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/rest.91.3.617" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2008.01.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264391v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0535" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691917v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2006.09.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Chiappori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/013464ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/013469ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0008-4085.2006.00341.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Q6J9X4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0047-2727(01)00154-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH1K6SB1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fecher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/gpp.1997.37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamende" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.1993.tb01756.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CTGP7QT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9431-8_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Vil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-donni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8864-0699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068891342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26470110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073781793" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane El Badaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Donni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12657" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hentati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvac033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Browning" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette G&#248;rtz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueaa118" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Matteazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.2652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecca.12055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2013.10.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Kwenda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2013.12.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2012.02.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLCQJ3SD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Chiappori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Donni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Komunjer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdr020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-011-0556-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnet Gbakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/rest.91.3.617" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2008.01.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2006.09.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0535" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Chiappori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/013464ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/013469ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0008-4085.2006.00341.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Q6J9X4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0047-2727(01)00154-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH1K6SB1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fecher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/gpp.1997.37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamende" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.1993.tb01756.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CTGP7QT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9431-8_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343771v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Vil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>