--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -937,576 +937,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Commodity Taxation and Redistribution within Households</w:t>
+                <w:t xml:space="preserve">Optimal Commodity Taxation and the Intra Household Distribution of Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bargain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 81 (321), pp.48-62. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, pp.48-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474245v1</w:t>
+                <w:t xml:space="preserve">hal-02979742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Commodity Taxation and the Intra Household Distribution of Resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Over-investment in marriage-specific capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.34-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2013.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979742v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-investment in marriage-specific capital</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrahousehold distribution and poverty: Evidence from Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bargain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prudence Kwenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2013.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Development Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107 (C), pp.262--276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2013.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979677v1</w:t>
+                <w:t xml:space="preserve">hal-01463912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrahousehold distribution and poverty: Evidence from Côte d'Ivoire</w:t>
+                <w:t xml:space="preserve">Optimal Commodity Taxation and Redistribution within Households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bargain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prudence Kwenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Development Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 107 (C), pp.262--276. </w:t>
+              <w:t xml:space="preserve">Economica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81 (321), pp.48-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jdeveco.2013.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecca.12055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01463912v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Importance of Household Production in Collective Models: Evidence from U.S. Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expenditure on children: A Rothbarth-type method consistent with scale economies and parents' bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bargain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Donni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Matteazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 105/106, pp.99. </w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (4), pp.792-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/23646458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2012.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264561v1</w:t>
+                <w:t xml:space="preserve">hal-04264577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expenditure on children: A Rothbarth-type method consistent with scale economies and parents' bargaining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bargain</w:t>
+                <w:t xml:space="preserve">On the Importance of Household Production in Collective Models: Evidence from U.S. Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Donni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Donni</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Matteazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105/106, pp.99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/23646458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2012.02.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04264577v1</w:t>
+                <w:t xml:space="preserve">hal-04264561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning from a Piece of Pie</w:t>
               </w:r>
@@ -3514,51 +3514,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D285EED6"/>
+    <w:nsid w:val="4286ADBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3745,51 +3745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-donni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8864-0699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068891342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26470110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073781793" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane El Badaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Donni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12657" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hentati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvac033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Browning" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette G&#248;rtz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueaa118" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Matteazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.2652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecca.12055" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2013.10.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Kwenda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2013.12.008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646458" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264577v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2012.02.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLCQJ3SD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Chiappori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Donni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Komunjer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdr020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-011-0556-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnet Gbakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/rest.91.3.617" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2008.01.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2006.09.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0535" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Chiappori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/013464ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/013469ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0008-4085.2006.00341.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Q6J9X4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0047-2727(01)00154-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH1K6SB1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fecher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/gpp.1997.37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamende" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.1993.tb01756.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CTGP7QT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9431-8_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343771v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Vil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-donni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8864-0699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068891342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/26470110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000073781793" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane El Badaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Donni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264635v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iere.12657" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bargain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hentati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeea/jvac033" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638274v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Browning" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette G&#248;rtz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueaa118" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Matteazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jae.2652" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2013.10.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463912v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Kwenda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2013.12.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecca.12055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264577v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2012.02.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLCQJ3SD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/23646458" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Chiappori" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Donni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Komunjer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdr020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264541v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-011-0556-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monnet Gbakou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/rest.91.3.617" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264418v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2008.01.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2006.09.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0535" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Chiappori" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/013464ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929748v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/013469ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929743v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0008-4085.2006.00341.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Q6J9X4K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0047-2727(01)00154-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GH1K6SB1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006098v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fecher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/gpp.1997.37" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264327v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hamende" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8292.1993.tb01756.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8CTGP7QT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638404v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9431-8_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05343771v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Vil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05365740v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>