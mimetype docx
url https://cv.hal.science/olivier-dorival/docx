--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -174,51 +174,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1204,1048 +1204,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a non intrusive method for solving coupled direct retrograde problem in transient dynamics</w:t>
+                <w:t xml:space="preserve">Measurement of residual stresses and toughness in Ti-6Al-4V material produced by laser beam manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nouisri</w:t>
+                <w:t xml:space="preserve">Olivier Quénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Allix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dorival</w:t>
+                <w:t xml:space="preserve">Kevin Brethome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (2), pp.209. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2016014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816702002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745199v1</w:t>
+                <w:t xml:space="preserve">hal-05576177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multi-frequency approach based on Padé approximants for the treatment of transient dynamics problems with the variational theory of complex rays</w:t>
+                <w:t xml:space="preserve">Towards a non intrusive method for solving coupled direct retrograde problem in transient dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+                <w:t xml:space="preserve">A. Nouisri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.026⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458736v1</w:t>
+                <w:t xml:space="preserve">hal-01745199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the dynamic behavior of a bolted joint under heavy loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new multi-frequency approach based on Padé approximants for the treatment of transient dynamics problems with the variational theory of complex rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Louf</w:t>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Daouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 392, pp.307 - 324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.047⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 392, pp.170-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689708v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the aircraft crash induced local nonlinearities on the overall dynamic response of a RC structure through a parametric study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the dynamic behavior of a bolted joint under heavy loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Rouzaud</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.12.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 392, pp.307 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255318v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental results of medium velocity impact tests for reinforced foam core braided composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the aircraft crash induced local nonlinearities on the overall dynamic response of a RC structure through a parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1099636216650990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2015.12.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325205v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Of The Variational Theory Of Complex Rays To The Determination Of Shock Induced Vibration Of A Rc Structure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental results of medium velocity impact tests for reinforced foam core braided composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Moussallam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/SAFE-V6-N2-427-437⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sandwich Structures and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1099636216650990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370899v1</w:t>
+                <w:t xml:space="preserve">hal-01325205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodology for assessing the global dynamic response of large shell structures under impact loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Application Of The Variational Theory Of Complex Rays To The Determination Of Shock Induced Vibration Of A Rc Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Kovalevsky</w:t>
+                <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Computations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (8), pp.2343-2382. </w:t>
+              <w:t xml:space="preserve">International Journal of Safety and Security Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.427-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/EC-06-2014-0124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2495/SAFE-V6-N2-427-437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240476v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in structural dynamics: overview and comparative analysis of methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Daouk</w:t>
+                <w:t xml:space="preserve">A new methodology for assessing the global dynamic response of large shell structures under impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Louf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+                <w:t xml:space="preserve">Hervé Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Audebert</w:t>
+                <w:t xml:space="preserve">Louis Kovalevsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (4), pp.10. </w:t>
+              <w:t xml:space="preserve">Engineering Computations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (8), pp.2343-2382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2015010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/EC-06-2014-0124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183149v1</w:t>
+                <w:t xml:space="preserve">hal-01240476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the stacking sequence, material nature and addition of an adhesive film on the delamination resistance of woven composite laminates in mode I and II</w:t>
               </w:r>
@@ -2350,1039 +2337,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of impact energy absorption by reinforced braided composite structures: Dynamic crushing tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties in structural dynamics: overview and comparative analysis of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Petiot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bermudez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78, pp.244-255. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.03.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183142v1</w:t>
+                <w:t xml:space="preserve">hal-01183149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental identification and associated model of the dissipation in the electric cables of a satellite structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+                <w:t xml:space="preserve">Experimental study of impact energy absorption by reinforced braided composite structures: Dynamic crushing tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dorival</w:t>
+                <w:t xml:space="preserve">C Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Behar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 357, pp.156-167. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.244-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.03.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191660v1</w:t>
+                <w:t xml:space="preserve">hal-01183142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the stacking sequence and crack velocity on fracture toughness of woven composite laminates in mode I</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental identification and associated model of the dissipation in the electric cables of a satellite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Behar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.08.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 357, pp.156-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183154v1</w:t>
+                <w:t xml:space="preserve">hal-01191660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change of scale strategy for the microstructural modelling of polymeric rohacell foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the stacking sequence and crack velocity on fracture toughness of woven composite laminates in mode I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pablo Navarro</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3970/cmc.2014.039.021⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131, pp.340-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024909v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for updating joint parameters in medium-frequency vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Change of scale strategy for the microstructural modelling of polymeric rohacell foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/remn.17.713-723⟩</w:t>
+              <w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.21-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3970/cmc.2014.039.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023412v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A substructured Trefftz method for updating joint models in the medium-frequency range</w:t>
+                <w:t xml:space="preserve">A method for updating joint parameters in medium-frequency vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (5/7), pp.713-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/remn.17.713-723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-008-0248-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01018928v1</w:t>
+                <w:t xml:space="preserve">hal-01023412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A substructured Trefftz method for updating joint models in the medium-frequency range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouch Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (3), pp.381-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-008-0248-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A substructured version of the variational theory of complex rays dedicated to the calculation of assemblies with dissipative joints in the medium-frequency range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Computations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (7-8), pp.729-748. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/02644400610689875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du modèle éléments finis d'une structure sandwich lattice grâce à l'exploitation de la tomographie par rayon-X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco A. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Perié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of composite plates in air-backed and water-backed conditions subjected to a far-field underwater explosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Pyae Sone Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3411,302 +3528,302 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Marine Structures (MARSTRUCT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of buoyancy forces, failure strain and friction coefficient on the damage extent of a grounded ship</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essais d'impacts gélatine sur plaques composites Gelatin impact tests on composite plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Marine Structures (MARSTRUCT 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">22e Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357835v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais d'impacts gélatine sur plaques composites Gelatin impact tests on composite plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the influence of buoyancy forces, failure strain and friction coefficient on the damage extent of a grounded ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. B. Umunnakwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wesoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Marine Structures (MARSTRUCT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357800v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled closed-form/Doubly Asymptotic Approximation approach for the response of orthotropic plates subjected to an underwater explosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Pyae Sone Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3725,92 +3842,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Ships and Offshore Structures (ICSOS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Virtual conference (Glasgow), United Kingdom. pp.171-185, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17445302.2021.1918962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Lagrangian Energy Approach to determine the Response of Isotropic Circular Plates subjected to Air and Underwater Blasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Pyae Sone Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3839,73 +3956,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Marine Structures - MARSTRUCT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une interface intralaminaire pour une approche Semi-Continue : application à l'impact sur stratifié UD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ldjoudi Manseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3964,155 +4081,155 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d’impact de gélatine sur plusieurs matériaux composites stratifiés et sandwiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche du Groupe Icam 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sénart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Analytical Formulae to determine the Response of Submerged Composite Plates subjected to Underwater Explosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ye Pyae Sone Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4141,289 +4258,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Symposium on Practical Design of Ships and Other Floating Structures - PRADS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of residual stresses and toughness in Ti-6Al-4V material produced by Laser Beam Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Quénard</w:t>
+                <w:t xml:space="preserve">Impact damage prediction in thin composite laminates : semi-continuous strategy and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Bréthomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Mechanical, Manufacturing, Modeling and Mechatronics (IC4M 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020965v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact damage prediction in thin composite laminates : semi-continuous strategy and validation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Marguet</w:t>
+                <w:t xml:space="preserve">Measurement of residual stresses and toughness in Ti-6Al-4V material produced by Laser Beam Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bréthomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Mechanical, Manufacturing, Modeling and Mechatronics (IC4M 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152841v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crushing of composite tubular structures and energy absorption for aircraft seat development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Chambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4465,87 +4582,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of post impact damage propagation in thin woven composite laminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Rogani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4586,3330 +4703,3572 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical study of the behavior of hybrid unidirectional/woven composite laminates under impact loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Marguet</w:t>
+                <w:t xml:space="preserve">IMPACT OF LBM PROCESS DEFECTS ON MECHANICAL PROPERTIES OF AS7G06 ALUMINIUM ALLOY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Votié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Begoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">15th Ecssmet, European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA-ESTEC; CNES; DLR, May 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152823v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crash de tubes composites et dissipation d'énergie pour développement de sièges aéronautiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical study of the behavior of hybrid unidirectional/woven composite laminates under impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ldjoudi Manseri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferrero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Mechanics of Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623244v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crash de structures composites tubulaires et absorption d’énergie pour le développement de sièges aéronautiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Chambe</w:t>
+                <w:t xml:space="preserve">Crash de tubes composites et dissipation d'énergie pour développement de sièges aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Chambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche à l'Icam, Nantes, France, 28-29 nov. 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047613v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Variational Theory of Complex Rays to the determination of shock induced vibration of a reinforced concrete structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+                <w:t xml:space="preserve">Crash de structures composites tubulaires et absorption d’énergie pour le développement de sièges aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Chambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadim Moussallam</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Structures Under Shock and Impact (SUSI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Crete, Greece</w:t>
+              <w:t xml:space="preserve">Journées de la Recherche à l'Icam, Nantes, France, 28-29 nov. 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339892v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling impacts on composite sandwich structures using a semi-continuous strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Steven Marguet</w:t>
+                <w:t xml:space="preserve">Application of the Variational Theory of Complex Rays to the determination of shock induced vibration of a reinforced concrete structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Chinese symposium on damage and fracture of composite structures: assessment and monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Structures Under Shock and Impact (SUSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882983v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of a Bolted Assembly Through an Experimental Modal Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+                <w:t xml:space="preserve">MEASUREMENT OF FRACTURE TOUGHNESS OF METALLIC MATERIALS PRODUCED BY ADDITIVE MANUFACTURING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Votié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brethomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAC XXXIII - A Conference and Exposition on Structural Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Ecssmet, European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES; ESA-ESTEC; DLR, Sep 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183173v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison expérimentale de l'absorption d'énergie lors d'impact sur plusieurs structures mousse-composite renforcées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling impacts on composite sandwich structures using a semi-continuous strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées Nationales sur les Composites - JNC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Franco-Chinese symposium on damage and fracture of composite structures: assessment and monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183163v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle approche d'analyse multi-fréquentielle pour la TVRC par approximants de Padé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+                <w:t xml:space="preserve">Comparaison expérimentale de l'absorption d'énergie lors d'impact sur plusieurs structures mousse-composite renforcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Moussallam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">19e Journées Nationales sur les Composites - JNC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407841v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects of an impact on a reinforced concrete large structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+                <w:t xml:space="preserve">Variability of a Bolted Assembly Through an Experimental Modal Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Modeling Strategies for Sustainable Concrete Structures - SSCS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMAC XXXIII - A Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-15224-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623698v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of performances of several new designs of shock absorbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une nouvelle approche d'analyse multi-fréquentielle pour la TVRC par approximants de Padé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Structures - ICCS18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183189v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle stratégie pour la simulation d'un impact sur une grande structure en béton armé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Structural effects of an impact on a reinforced concrete large structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF) 2 B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Numerical Modeling Strategies for Sustainable Concrete Structures - SSCS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623708v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'impact d'une liaison boulonnée sur le comportement dynamique d'une structure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparisons of performances of several new designs of shock absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National en Calcul de Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Composite Structures - ICCS18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183167v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul des vibrations induites par un impact sur une structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Vers une nouvelle stratégie pour la simulation d'un impact sur une grande structure en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32e rencontres universitaires de Génie Civil, AUGC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Orléans, France. pp.1</w:t>
+              <w:t xml:space="preserve">16e édition des Journées scientifiques du Regroupement francophone pour la recherche et la formation sur le béton (RF) 2 B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023547v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the lack-of-knowledge theory for low and high values of uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de l'impact d'une liaison boulonnée sur le comportement dynamique d'une structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Louf</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Uncertainty Quantification and Stochastic Modeling, Uncertainties 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rouen, France. pp.1</w:t>
+              <w:t xml:space="preserve">12e Colloque National en Calcul de Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023550v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of stochastic and non-stochastic methods for the evaluation of uncertainties in simulated and experimental data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calcul des vibrations induites par un impact sur une structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Daouk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dorival</w:t>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth Symposium Vibrations, SHocks and NOise, VISHNO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">32e rencontres universitaires de Génie Civil, AUGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Orléans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023549v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul des vibrations induites par un impact sur une structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32èmes Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Orléans, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative de méthodes stochastiques et non stochastiques d'estimation des incertitudes sur des données simulées et expérimentales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Champaney</w:t>
+                <w:t xml:space="preserve">Comparative analysis of stochastic and non-stochastic methods for the evaluation of uncertainties in simulated and experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFEMS France 2014, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">XIXth Symposium Vibrations, SHocks and NOise, VISHNO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053447v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">On the lack-of-knowledge theory for low and high values of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadim Moussalam</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth International Conference on Structural Dynamics, EURODYN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Uncertainty Quantification and Stochastic Modeling, Uncertainties 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rouen, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023546v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Analyse comparative de méthodes stochastiques et non stochastiques d'estimation des incertitudes sur des données simulées et expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.Cle USB</w:t>
+              <w:t xml:space="preserve">NAFEMS France 2014, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017046v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: modeling interlaminar behaviour with a specific interface element</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Pascal</w:t>
+                <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New modelling strategies of damage and failure of composite structures : a breakthrough in composite sizing ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIth International Conference on Structural Dynamics, EURODYN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882998v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference on Technological Innovations in Nuclear Civil Engineering TINCE2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.Cle USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183176v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new way for the study of the shaking of reinforced concrete structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+                <w:t xml:space="preserve">Semi-continuous approach for the study of impacts on woven composite laminates: modeling interlaminar behaviour with a specific interface element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadim Moussalam</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Innovation in Nuclear Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">New modelling strategies of damage and failure of composite structures : a breakthrough in composite sizing ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023416v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaking of reinforced concrete structures induced by a transient dynamic load</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering - COMPDYN 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Kos Island, Greece</w:t>
+              <w:t xml:space="preserve">2nd Conference on Technological Innovations in Nuclear Civil Engineering TINCE2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623749v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a non intrusive method for solving coupled direct retrograde problem in transient dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Nouisri</w:t>
+                <w:t xml:space="preserve">Shaking of reinforced concrete structures induced by a transient dynamic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Bordeaux, France. pp.1</w:t>
+              <w:t xml:space="preserve">4th International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering - COMPDYN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kos Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023415v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et identification expérimentale multi échelle du comportement non linéaire d'une âme de matériau sandwich plié</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+                <w:t xml:space="preserve">A new way for the study of the shaking of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Baranger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fatima Razzouck</w:t>
+                <w:t xml:space="preserve">Nadim Moussalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.174</w:t>
+              <w:t xml:space="preserve">Technical Innovation in Nuclear Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597752v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et identification expérimentale multi-échelle du comportement non linéaire d'une âme d'un matériau sandwich plié</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+                <w:t xml:space="preserve">Towards a non intrusive method for solving coupled direct retrograde problem in transient dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Nouisri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatima Razzouck</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journées Nationales sur les Composites (JNC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Poitiers, France. pp.1</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bordeaux, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023413v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lattice model to simulate ice-structure interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et identification expérimentale multi échelle du comportement non linéaire d'une âme de matériau sandwich plié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angelo Simone</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Razzouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2008 27th International Conference on Offshore Mechanics and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023408v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour recaler les modèles de liaisons en vibrations moyennes fréquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et identification expérimentale multi-échelle du comportement non linéaire d'une âme d'un matériau sandwich plié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Allix</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Razzouck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+              <w:t xml:space="preserve">17e Journées Nationales sur les Composites (JNC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Poitiers, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493723v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A lattice model to simulate ice-structure interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Metrikine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASME 2008 27th International Conference on Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Estoril, Portugal. pp.989-996, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2008-57918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche pour recaler les modèles de liaisons en vibrations moyennes fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une version sous-structurée de la TVRC pour le traitement de liaisons dissipatives variées en moyennes fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Allix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Troyes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7919,160 +8278,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagements de composites stratifiés et sandwiches sous impacts de gélatine moyenne vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Kemlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, Talence, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420804v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy dissipation during tubular structures crash for aircraft seats development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Chambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8100,51 +8459,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNC 20 : Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8154,114 +8513,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la modélisation et le recalage des liaisons sur les structures en vibrations moyennes fréquences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. École normale supérieure de Cachan - ENS Cachan, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00160581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8329,51 +8688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCEB2550"/>
+    <w:nsid w:val="E7161B34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8560,51 +8919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dorival" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1783-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115988130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4742-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fabries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-024-00543-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finmec.2023.100245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldjoudi Manseri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Mahmoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103677" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2020.1766175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319877221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Qu&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voti&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brethome" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-018-0202-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745199v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouisri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouzaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Daouk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D2SNM4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouzaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herv&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moussallam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.12.032" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bermudez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216650990" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370899v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussallam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE-V6-N2-427-437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-06-2014-0124" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audebert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183142v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petiot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bermudez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.03.083" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Behar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.07.033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183154v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.08.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024909v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2014.039.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.713-723" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouch Philippe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0248-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCDC5D71A739BD33F9672E98D7E7DA574278744C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400610689875" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. P&#233;rez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Peri&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357835v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Umunnakwe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wesoly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2021.1918962" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420753v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barlow" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Br&#233;thom&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152841v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149149v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152804v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047613v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Chambe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15224-0_18" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623698v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183167v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023547v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023549v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daouk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussalam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017046v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882998v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023416v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623749v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023415v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nouisri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597752v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Baranger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Razzouck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023413v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Metrikine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Simone" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57918" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493723v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023403v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420804v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057093v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160581v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dorival" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1783-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115988130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4742-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fabries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-024-00543-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finmec.2023.100245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldjoudi Manseri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Mahmoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103677" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2020.1766175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319877221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Qu&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voti&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brethome" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-018-0202-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brethome" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816702002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouisri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouzaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Daouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D2SNM4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouzaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moussallam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.12.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bermudez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216650990" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussallam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE-V6-N2-427-437" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-06-2014-0124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audebert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bermudez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.03.083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Behar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.07.033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.08.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2014.039.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.713-723" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouch Philippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0248-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCDC5D71A739BD33F9672E98D7E7DA574278744C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400610689875" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. P&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Peri&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Umunnakwe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wesoly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2021.1918962" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barlow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Br&#233;thom&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573371v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voti&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Begoc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623244v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Chambe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brethom&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15224-0_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183167v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daouk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023546v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussalam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017046v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023415v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nouisri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Baranger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Razzouck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023408v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Metrikine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Simone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57918" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420804v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>