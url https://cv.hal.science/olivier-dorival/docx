--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1074,274 +1074,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of fracture toughness of metallic materials produced by additive manufacturing</w:t>
+                <w:t xml:space="preserve">Measurement of residual stresses and toughness in Ti-6Al-4V material produced by laser beam manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Quénard</w:t>
+                <w:t xml:space="preserve">Olivier Quénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Guy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Brethome</w:t>
+                <w:t xml:space="preserve">Kevin Brethome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEAS Space Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12567-018-0202-z⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816702002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912125v1</w:t>
+                <w:t xml:space="preserve">hal-05576177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of residual stresses and toughness in Ti-6Al-4V material produced by laser beam manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of fracture toughness of metallic materials produced by additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Quénard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guy</w:t>
+                <w:t xml:space="preserve">A. Votié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Brethome</w:t>
+                <w:t xml:space="preserve">K. Brethome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 167, </w:t>
+              <w:t xml:space="preserve">CEAS Space Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (3), pp.343 - 353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201816702002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12567-018-0202-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576177v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a non intrusive method for solving coupled direct retrograde problem in transient dynamics</w:t>
               </w:r>
@@ -2212,416 +2212,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the stacking sequence, material nature and addition of an adhesive film on the delamination resistance of woven composite laminates in mode I and II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of impact energy absorption by reinforced braided composite structures: Dynamic crushing tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Aubry</w:t>
+                <w:t xml:space="preserve">C Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Florian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+                <w:t xml:space="preserve">M Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced composites letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.244-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.03.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183157v1</w:t>
+                <w:t xml:space="preserve">hal-01183142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in structural dynamics: overview and comparative analysis of methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+                <w:t xml:space="preserve">Effects of the stacking sequence, material nature and addition of an adhesive film on the delamination resistance of woven composite laminates in mode I and II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Audebert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced composites letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01183149v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of impact energy absorption by reinforced braided composite structures: Dynamic crushing tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties in structural dynamics: overview and comparative analysis of methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Petiot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bermudez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78, pp.244-255. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.03.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2015010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183142v1</w:t>
+                <w:t xml:space="preserve">hal-01183149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental identification and associated model of the dissipation in the electric cables of a satellite structure</w:t>
               </w:r>
@@ -2737,51 +2737,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the stacking sequence and crack velocity on fracture toughness of woven composite laminates in mode I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,51 +2858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change of scale strategy for the microstructural modelling of polymeric rohacell foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3463,138 +3463,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of composite plates in air-backed and water-backed conditions subjected to a far-field underwater explosion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the influence of buoyancy forces, failure strain and friction coefficient on the damage extent of a grounded ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Sourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. B. Umunnakwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wesoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Marine Structures (MARSTRUCT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357844v1</w:t>
+                <w:t xml:space="preserve">hal-03357835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d'impacts gélatine sur plaques composites Gelatin impact tests on composite plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3636,178 +3662,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Conférence Virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of buoyancy forces, failure strain and friction coefficient on the damage extent of a grounded ship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of composite plates in air-backed and water-backed conditions subjected to a far-field underwater explosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Pyae Sone Oo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Sourne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wesoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Marine Structures (MARSTRUCT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357835v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled closed-form/Doubly Asymptotic Approximation approach for the response of orthotropic plates subjected to an underwater explosion</w:t>
               </w:r>
@@ -4402,51 +4402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of residual stresses and toughness in Ti-6Al-4V material produced by Laser Beam Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Quénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4739,51 +4739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF LBM PROCESS DEFECTS ON MECHANICAL PROPERTIES OF AS7G06 ALUMINIUM ALLOY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,558 +5191,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Variational Theory of Complex Rays to the determination of shock induced vibration of a reinforced concrete structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+                <w:t xml:space="preserve">MEASUREMENT OF FRACTURE TOUGHNESS OF METALLIC MATERIALS PRODUCED BY ADDITIVE MANUFACTURING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Quénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadim Moussallam</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Votié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brethomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Structures Under Shock and Impact (SUSI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Crete, Greece</w:t>
+              <w:t xml:space="preserve">14th Ecssmet, European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES; ESA-ESTEC; DLR, Sep 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339892v1</w:t>
+                <w:t xml:space="preserve">hal-05573390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEASUREMENT OF FRACTURE TOUGHNESS OF METALLIC MATERIALS PRODUCED BY ADDITIVE MANUFACTURING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Quénard</w:t>
+                <w:t xml:space="preserve">Application of the Variational Theory of Complex Rays to the determination of shock induced vibration of a reinforced concrete structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K. Brethomé</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Ecssmet, European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES; ESA-ESTEC; DLR, Sep 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Structures Under Shock and Impact (SUSI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573390v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling impacts on composite sandwich structures using a semi-continuous strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Pascal</w:t>
+                <w:t xml:space="preserve">Comparaison expérimentale de l'absorption d'énergie lors d'impact sur plusieurs structures mousse-composite renforcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Marguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bermudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Franco-Chinese symposium on damage and fracture of composite structures: assessment and monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t>
+              <w:t xml:space="preserve">19e Journées Nationales sur les Composites - JNC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882983v1</w:t>
+                <w:t xml:space="preserve">hal-01183163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison expérimentale de l'absorption d'énergie lors d'impact sur plusieurs structures mousse-composite renforcées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling impacts on composite sandwich structures using a semi-continuous strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Journées Nationales sur les Composites - JNC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Franco-Chinese symposium on damage and fracture of composite structures: assessment and monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183163v1</w:t>
+                <w:t xml:space="preserve">hal-01882983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of a Bolted Assembly Through an Experimental Modal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5809,381 +5809,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une nouvelle approche d'analyse multi-fréquentielle pour la TVRC par approximants de Padé</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparisons of performances of several new designs of shock absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">18th International Conference on Composite Structures - ICCS18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407841v1</w:t>
+                <w:t xml:space="preserve">hal-01183189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects of an impact on a reinforced concrete large structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une nouvelle approche d'analyse multi-fréquentielle pour la TVRC par approximants de Padé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Modeling Strategies for Sustainable Concrete Structures - SSCS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">12e Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623698v1</w:t>
+                <w:t xml:space="preserve">hal-01407841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of performances of several new designs of shock absorbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural effects of an impact on a reinforced concrete large structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rouzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Composite Structures - ICCS18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Numerical Modeling Strategies for Sustainable Concrete Structures - SSCS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183189v1</w:t>
+                <w:t xml:space="preserve">hal-01623698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une nouvelle stratégie pour la simulation d'un impact sur une grande structure en béton armé</w:t>
               </w:r>
@@ -6277,51 +6277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'impact d'une liaison boulonnée sur le comportement dynamique d'une structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6504,51 +6504,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul des vibrations induites par un impact sur une structure</w:t>
+                <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
@@ -6556,431 +6556,444 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Moussalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Orléans, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">XIth International Conference on Structural Dynamics, EURODYN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017057v1</w:t>
+                <w:t xml:space="preserve">hal-01023546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of stochastic and non-stochastic methods for the evaluation of uncertainties in simulated and experimental data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
+                <w:t xml:space="preserve">Analyse comparative de méthodes stochastiques et non stochastiques d'estimation des incertitudes sur des données simulées et expérimentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Champaney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth Symposium Vibrations, SHocks and NOise, VISHNO 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">NAFEMS France 2014, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023549v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the lack-of-knowledge theory for low and high values of uncertainties</w:t>
+                <w:t xml:space="preserve">Comparative analysis of stochastic and non-stochastic methods for the evaluation of uncertainties in simulated and experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Uncertainty Quantification and Stochastic Modeling, Uncertainties 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rouen, France. pp.1</w:t>
+              <w:t xml:space="preserve">XIXth Symposium Vibrations, SHocks and NOise, VISHNO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023550v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative de méthodes stochastiques et non stochastiques d'estimation des incertitudes sur des données simulées et expérimentales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Champaney</w:t>
+                <w:t xml:space="preserve">On the lack-of-knowledge theory for low and high values of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Champaney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFEMS France 2014, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Uncertainty Quantification and Stochastic Modeling, Uncertainties 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rouen, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053447v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
+                <w:t xml:space="preserve">Calcul des vibrations induites par un impact sur une structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rouzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gatuingt</w:t>
@@ -6988,96 +7001,83 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadim Moussalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth International Conference on Structural Dynamics, EURODYN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">32èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Orléans, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023546v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency analysis of reinforced concrete structures subjected to accidental impacts</w:t>
               </w:r>
@@ -7586,51 +7586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dorival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Moussalam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Innovation in Nuclear Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8688,51 +8688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7161B34"/>
+    <w:nsid w:val="791D5073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8919,51 +8919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dorival" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1783-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115988130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4742-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fabries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-024-00543-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finmec.2023.100245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldjoudi Manseri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Mahmoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103677" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2020.1766175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319877221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912125v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Qu&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voti&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brethome" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-018-0202-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brethome" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816702002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouisri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouzaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Daouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D2SNM4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouzaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moussallam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.12.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bermudez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216650990" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussallam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE-V6-N2-427-437" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-06-2014-0124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183157v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183149v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audebert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183142v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bermudez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.03.083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Behar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.07.033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.08.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2014.039.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.713-723" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouch Philippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0248-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCDC5D71A739BD33F9672E98D7E7DA574278744C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400610689875" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. P&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Peri&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357800v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357835v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Umunnakwe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wesoly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2021.1918962" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barlow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Br&#233;thom&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573371v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voti&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Begoc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623244v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Chambe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339892v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573390v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brethom&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882983v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15224-0_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183167v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017057v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daouk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023546v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussalam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017046v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023415v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nouisri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Baranger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Razzouck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023408v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Metrikine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Simone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57918" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420804v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-dorival" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1783-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115988130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4742-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dorival" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fabries" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-024-00543-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Navarro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Marguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferrero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finmec.2023.100245" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ldjoudi Manseri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Mahmoud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2021.109024" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329039v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Pyae Sone Oo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Sourne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2020.103677" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953450v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Chambe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rivallant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13588265.2020.1766175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372713v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998319877221" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878006v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pascal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.02.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Brethome" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816702002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Qu&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voti&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brethome" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12567-018-0202-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745199v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nouisri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458736v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouzaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gatuingt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herv&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689708v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Louf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Daouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cluzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Champaney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.12.047" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D2SNM4V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255318v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rouzaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herv&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moussallam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.12.032" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bermudez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1099636216650990" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370899v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussallam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SAFE-V6-N2-427-437" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillaume" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Kovalevsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EC-06-2014-0124" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Petiot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bermudez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.03.083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Florian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183149v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Audebert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Behar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.07.033" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.08.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024909v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3970/cmc.2014.039.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023412v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.17.713-723" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018928v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouch Philippe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0248-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BCDC5D71A739BD33F9672E98D7E7DA574278744C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023404v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02644400610689875" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. P&#233;rez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Peri&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Umunnakwe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wesoly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357800v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445302.2021.1918962" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420753v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barlow" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369085v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152841v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020965v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Br&#233;thom&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149149v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152804v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Rogani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573371v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Voti&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Begoc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623244v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Chambe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573390v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brethom&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183163v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882983v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183173v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15224-0_18" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183189v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407841v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623698v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183167v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Moussalam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daouk" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Louf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champaney" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017057v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017046v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623749v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023416v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023415v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nouisri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Baranger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Razzouck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023408v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Metrikine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Simone" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2008-57918" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493723v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420804v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kemlin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00160581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>