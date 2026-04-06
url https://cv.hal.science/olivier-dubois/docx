--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,377 +234,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05297660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine André</w:t>
+                <w:t xml:space="preserve">Julie Gatien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Gelin</w:t>
+                <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
+                <w:t xml:space="preserve">Catherine Archilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058912v1</w:t>
+                <w:t xml:space="preserve">hal-05434089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro production significantly reduces metabolic differences among bovine embryos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Laloë</w:t>
+                <w:t xml:space="preserve">CRISPR-Cas9 gene-editing to assess the role of RF-amide−related peptide 3 in ovine seasonal breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gatien</w:t>
+                <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Dupuy</w:t>
+                <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Archilla</w:t>
+                <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Laffont</w:t>
+                <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (5), pp.101508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-025-02352-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434089v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISPR/Cas9-editing of PRNP in Alpine goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Allais-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Deloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56, </w:t>
@@ -3218,51 +3218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Nuttinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4084,51 +4084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Touzard Touzard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.08.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZ362GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouch&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sediki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcio-Verdugo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nades Palaniyar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00746.2009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.080390" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cammas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00799" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.034801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Giraudat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guigui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf097.534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Joly-Guyader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halstead" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Jean-Rene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Narain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab71" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04736507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bureau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Balondrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01430367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Touzard Touzard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.08.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZ362GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouch&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sediki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcio-Verdugo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nades Palaniyar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00746.2009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.080390" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cammas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00799" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.034801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Giraudat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guigui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf097.534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Joly-Guyader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halstead" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Jean-Rene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Narain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab71" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04736507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bureau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Balondrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01430367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>