--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -3697,247 +3697,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical matrix imaging applied to embryology</w:t>
+                <w:t xml:space="preserve">Label-free subcellular 3D imaging of oocytes and embryos via reflection matrix microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elsa Giraudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Victor Barolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Balondrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736507v1</w:t>
+                <w:t xml:space="preserve">hal-04736507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISATION DE LA 12-S-LIPOXYGENASE DANS L'ENDOMETRE OVIN PENDANT LA GESTATION PRECOCE MISE EN EVIDENCE DE L'EXISTENCE DE DEUX TRANSCRITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01430367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4084,51 +4084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Touzard Touzard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.08.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZ362GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouch&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sediki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcio-Verdugo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nades Palaniyar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00746.2009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.080390" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cammas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00799" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.034801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Giraudat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guigui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf097.534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Joly-Guyader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halstead" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Jean-Rene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Narain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab71" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04736507v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bureau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Balondrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01430367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Denis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leduc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332176" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434089v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02352-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Allais-Bonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Deloche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101508" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01444-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carbonnel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Revaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Favre-Inhofer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004079v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Touzard Touzard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Humblot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-13-0143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2011.08.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KZ362GN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00782492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12113" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FB441XRF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662250v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouch&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sediki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcio-Verdugo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nades Palaniyar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00746.2009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659176v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Breuiller-Fouche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.080390" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2008-0749" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cammas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bordas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Germain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00799" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676374v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.104.034801" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297686v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Giraudat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bureau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guigui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaf097.534" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734084v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rousseau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Joly-Guyader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Humblot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754246v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D&#233;jean" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753226v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolifraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754514v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04260933v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halstead" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soahary Jean-Rene" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Narain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv35n2Ab71" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Reinaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sandra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jolivet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741129v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04736507v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Giraudat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Barolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bureau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guigui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Balondrade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-01430367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>