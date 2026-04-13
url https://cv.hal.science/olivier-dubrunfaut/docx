--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -942,498 +942,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Lightweight Multilayered Composite for DC to 20 GHz Electromagnetic Shielding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Clerico</w:t>
+                <w:t xml:space="preserve">Hybrids of glass fibers coated with carbon nanotubes and nickel for high-performance electromagnetic wave absorption composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chadi Gannouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10243144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139 (9), pp.51727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.51727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507736v1</w:t>
+                <w:t xml:space="preserve">hal-03374095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ Growing Carbon Nanotubes on Nickel Modified Glass Fiber Reinforced Epoxy Composites for EMI Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (3), pp.777 - 790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10443-021-09894-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrids of glass fibers coated with carbon nanotubes and nickel for high-performance electromagnetic wave absorption composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delong He</w:t>
+                <w:t xml:space="preserve">Design of a Lightweight Multilayered Composite for DC to 20 GHz Electromagnetic Shielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clerico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Gannouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 139 (9), pp.51727. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (24), pp.3144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.51727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics10243144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374095v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling and experimental characterization of the AC conductivity and dielectric properties of CNT/polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1478,295 +1478,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GO-CNTs hybrids reinforced epoxy composites with porous structure as microwave absorbers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Zhang</w:t>
+                <w:t xml:space="preserve">Hydronium Ions Stabilized in a Titanate-Layered Structure with High Ionic Conductivity: Application to Aqueous Proton Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seongkoo Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanlu Zhang</w:t>
+                <w:t xml:space="preserve">Arvinder Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle G Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 200, pp.108450. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (21), pp.9458-9469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934148v1</w:t>
+                <w:t xml:space="preserve">hal-03118933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydronium Ions Stabilized in a Titanate-Layered Structure with High Ionic Conductivity: Application to Aqueous Proton Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seongkoo Kang</w:t>
+                <w:t xml:space="preserve">GO-CNTs hybrids reinforced epoxy composites with porous structure as microwave absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvinder Singh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+                <w:t xml:space="preserve">Hanlu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (21), pp.9458-9469. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.108450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118933v1</w:t>
+                <w:t xml:space="preserve">hal-02934148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percolation behaviors of ionic and electronic transfers in Li 3−2x Co x N</w:t>
               </w:r>
@@ -3159,285 +3159,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic homogenization of split-ring metamaterials by Floquet-Bloch decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiofrequency dielectric properties of amorphous semiconducting Y-Ba-Cu-O oxide thin films for bolometric detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Belyamoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saïd Zouhdi</w:t>
+                <w:t xml:space="preserve">Alain Kreisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dégardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (14), pp.4749-4753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-012-7383-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779088v1</w:t>
+                <w:t xml:space="preserve">hal-00710688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency dielectric properties of amorphous semiconducting Y-Ba-Cu-O oxide thin films for bolometric detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Dynamic homogenization of split-ring metamaterials by Floquet-Bloch decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Belyamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kreisler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Dégardin</w:t>
+                <w:t xml:space="preserve">Saïd Zouhdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 520 (14), pp.4749-4753. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (4), pp.1043-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-012-7383-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710688v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale electronic transport mechanism and true conductivities in amorphous carbon-LiFePO4 nanocomposites</w:t>
               </w:r>
@@ -5042,269 +5042,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of charge transport limitations in lithium-ion battery electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composites multifonctionnels électromagnétiques à base de nanomatériaux de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Akinribido</w:t>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Assaud</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMENTOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, GIF-sur-YVETTE, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298102v1</w:t>
+                <w:t xml:space="preserve">hal-05360097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites multifonctionnels électromagnétiques à base de nanomatériaux de carbone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of charge transport limitations in lithium-ion battery electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+                <w:t xml:space="preserve">Julius Akinribido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">MOMENTOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, GIF-sur-YVETTE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360097v1</w:t>
+                <w:t xml:space="preserve">hal-05298102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of electronic conductivity by broadband dielectric spectroscopy of positive electrode materials of spinelle-type Li-ion batteries</w:t>
               </w:r>
@@ -5506,51 +5506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale contributions to charge transport in lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Akinribido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,51 +5640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of electronic conductivities of LiNixMnyCozO2 compounds for lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Akinribido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anshuman Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5998,51 +5998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale study of the electronic and ionic transport processes influencing the performance of Lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Akinribido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6113,277 +6113,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting strong interactions between electrolyte and carbon black in porous composites electrodes by means of a broadband dielectric study from 40 Hz to 10 GHz</w:t>
+                <w:t xml:space="preserve">Etude par spectroscopie diélectrique des interactions entre l'électrolyte et le noir de carbone dans des électrodes composites poreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshuman Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Sète (FR), France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299483v1</w:t>
+                <w:t xml:space="preserve">hal-05299494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par spectroscopie diélectrique des interactions entre l'électrolyte et le noir de carbone dans des électrodes composites poreuses</w:t>
+                <w:t xml:space="preserve">Highlighting strong interactions between electrolyte and carbon black in porous composites electrodes by means of a broadband dielectric study from 40 Hz to 10 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">GFECI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Sète (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299494v1</w:t>
+                <w:t xml:space="preserve">hal-05299483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of multilayer composite materials for broadband shielding</w:t>
               </w:r>
@@ -6421,51 +6421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Gannouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Spokane, United States. pp.54-58, </w:t>
@@ -6641,77 +6641,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective electrical conductivity of CNT/polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8732,644 +8732,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave imaging for breast tumor detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Conessa</w:t>
+                <w:t xml:space="preserve">Broadband dielectric spectroscopy of materials for lithium batteries: from low frequencies to microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenBAN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPMC Sorbonne Universités, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ICACC’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Ceramic Society, Jan 2014, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095302v1</w:t>
+                <w:t xml:space="preserve">hal-01095560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détecteurs thermiques en Y-Ba-Cu-O semi-conducteur : réponse rapide et faible bruit en infrarouge - développement de futurs dispositifs thz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Dégardin</w:t>
+                <w:t xml:space="preserve">Influence of Electrolytes on the Electronic Transfer in Electrode Materials: Ex- and In-Situ Dielectric Spectroscopy Study between 103 and 1010 Hz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Perca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, l'IETR (UMR CNRS 6164) et à l'ISCR (UMR CNRS 6226), Mar 2014, Nantes, France. pp.2B-12</w:t>
+              <w:t xml:space="preserve">ECS and SMEQ Joint International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrochemical Society, Oct 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095831v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude diélectrique de matériaux composites pour batteries lithium-ion, des basses fréquences aux micro-ondes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+                <w:t xml:space="preserve">Détecteurs thermiques en Y-Ba-Cu-O semi-conducteur : réponse rapide et faible bruit en infrarouge - développement de futurs dispositifs thz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Galiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dégardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">, l'IETR (UMR CNRS 6164) et à l'ISCR (UMR CNRS 6226), Mar 2014, Nantes, France. pp.2B-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094624v1</w:t>
+                <w:t xml:space="preserve">hal-01095831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Electrolytes on the Electronic Transfer in Electrode Materials: Ex- and In-Situ Dielectric Spectroscopy Study between 103 and 1010 Hz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude diélectrique de matériaux composites pour batteries lithium-ion, des basses fréquences aux micro-ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soudan</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS and SMEQ Joint International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electrochemical Society, Oct 2014, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">JCMM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095307v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband dielectric spectroscopy of materials for lithium batteries: from low frequencies to microwaves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+                <w:t xml:space="preserve">Microwave imaging for breast tumor detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICACC’14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Ceramic Society, Jan 2014, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">GreenBAN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPMC Sorbonne Universités, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095560v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Broadband Dielectric Spectroscopy of electrodes for lithium batteries from low frequencies to microwaves</w:t>
               </w:r>
@@ -9653,51 +9653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Jagtap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kreisler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Materials Science Society (E-MRS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9716,273 +9716,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operando broadband dielectric spectroscopy of lithium-ion batteries from low frequencies to microwaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel architectures of electrodes for Li-ion batteries with conducting polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jimenez-Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YUCOMAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Montenegro (pas dans la liste de pays), Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">The International Symposium on Inorganic and Environmental Materials (ISIEM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931078v1</w:t>
+                <w:t xml:space="preserve">hal-00931081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel architectures of electrodes for Li-ion batteries with conducting polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Jimenez-Manero</w:t>
+                <w:t xml:space="preserve">Operando broadband dielectric spectroscopy of lithium-ion batteries from low frequencies to microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Symposium on Inorganic and Environmental Materials (ISIEM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">YUCOMAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Montenegro (pas dans la liste de pays), Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931081v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau dispositif de mesures diélectriques operando appliqué à des batteries au lithium de 1 kHz à 5 GHz</w:t>
               </w:r>
@@ -10462,368 +10462,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la géométrie d'écoulements diphasiques par réflectométrie microonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jannier</w:t>
+                <w:t xml:space="preserve">Multiscale description of the electrical properties of LiNi1/3Mn1/3Co1/3O2 (NMC): from polarons inside the grains to the current collector interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">MRS Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782796v1</w:t>
+                <w:t xml:space="preserve">hal-00778872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés diélectriques large bande d'Y-Ba-Cu-O semiconducteur pour la détection bolométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Multiscale electronic transport mechanism and true conductivities in amorphous carbon-LiFePO4 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.ID74</w:t>
+              <w:t xml:space="preserve">36th International Conference and Exposition on Advanced Ceramics and Composites (ICACC'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778865v1</w:t>
+                <w:t xml:space="preserve">hal-00778867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale electronic transport mechanism and true conductivities in amorphous carbon-LiFePO4 nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+                <w:t xml:space="preserve">Propriétés diélectriques large bande d'Y-Ba-Cu-O semiconducteur pour la détection bolométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kreisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dégardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference and Exposition on Advanced Ceramics and Composites (ICACC'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">JCMM2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.ID74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778867v1</w:t>
+                <w:t xml:space="preserve">hal-00778865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the carbon nanocoating on the electronic conductivity of LiFePO4 based electrodes for lithium ion batteries</w:t>
               </w:r>
@@ -11053,402 +11083,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale description of the electrical properties of LiNi1/3Mn1/3Co1/3O2 (NMC): from polarons inside the grains to the current collector interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+                <w:t xml:space="preserve">Analyse de la géométrie d'écoulements diphasiques par réflectométrie microonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ossart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778872v1</w:t>
+                <w:t xml:space="preserve">hal-00782796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New device for operando broadband dielectric studies of lithium batteries in the frequency range 1 kHz - 5 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Electronic Transport Mechanism and True Conductivities in Amorphous Carbon-LiFePO4 Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soudan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">63rd Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778873v1</w:t>
+                <w:t xml:space="preserve">hal-00778868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Electronic Transport Mechanism and True Conductivities in Amorphous Carbon-LiFePO4 Nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New device for operando broadband dielectric studies of lithium batteries in the frequency range 1 kHz - 5 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Perca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Levasseur</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">MRS Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778868v1</w:t>
+                <w:t xml:space="preserve">hal-00778873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous Y-Ba-Cu-O oxygen-depleted thin films on silicon: wide frequency band dielectric characterizations help probing application to room temperature infrared detection</w:t>
               </w:r>
@@ -11486,51 +11486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kreisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Materials Science Society (E-MRS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
@@ -11848,51 +11848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Jagtap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kreisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Dégardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12180,51 +12180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband Free-space Characterization of Metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Belyamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12232,51 +12232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pareige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zouhdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium - PIERS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t>
@@ -12357,51 +12357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kreisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2011: Progress In Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t>
@@ -12549,277 +12549,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband dielectric spectroscopy study of the solvent/electrolyte-soaked C-LiFePO4 Li-ion battery electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Perca</w:t>
+                <w:t xml:space="preserve">Study of the electronic transport at all scales of the C-LiFePO4 composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Seid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 MRS Fall Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Boston, États-Unis</w:t>
+              <w:t xml:space="preserve">LiBD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710714v1</w:t>
+                <w:t xml:space="preserve">hal-00710703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electronic transport at all scales of the C-LiFePO4 composite material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.A. Seid</w:t>
+                <w:t xml:space="preserve">Broadband dielectric spectroscopy study of the solvent/electrolyte-soaked C-LiFePO4 Li-ion battery electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Perca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Levasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LiBD 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Arcachon, France</w:t>
+              <w:t xml:space="preserve">2011 MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710703v1</w:t>
+                <w:t xml:space="preserve">hal-00710714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation par réflectométrie d'écoulements triphasiques</w:t>
               </w:r>
@@ -12894,398 +12894,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Tools for a Rationale Optimization of Thick LiFePO4 Composite Electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Lestriez</w:t>
+                <w:t xml:space="preserve">Homogenization of the susceptibility kernel for bianisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Belyamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Zouhdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fongy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+                <w:t xml:space="preserve">M. Ahachad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Boston, United States. pp.KK2.8</w:t>
+              <w:t xml:space="preserve">Meta'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555272v1</w:t>
+                <w:t xml:space="preserve">hal-00555266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of the Electronic Conductivity at All Scales of a Composite Electrode for Lithium Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Tools for a Rationale Optimization of Thick LiFePO4 Composite Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fongy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Seid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">217th ECS meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Vancouver, Canada. pp.abstract 639</w:t>
+              <w:t xml:space="preserve">MRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Boston, United States. pp.KK2.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555269v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of the susceptibility kernel for bianisotropic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Zouhdi</w:t>
+                <w:t xml:space="preserve">Design of the Electronic Conductivity at All Scales of a Composite Electrode for Lithium Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ligneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">217th ECS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Vancouver, Canada. pp.abstract 639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555266v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations diélectriques de films minces d'YBaCuO semiconducteur en vue de l'optimisation de bolomètres pour l'imagerie THz</w:t>
               </w:r>
@@ -13323,51 +13323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kreisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P26</w:t>
@@ -13422,64 +13422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Seid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fongy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13636,243 +13636,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alphaMoO3, potential candidate as active material of cathodes in lithium batteries: first discharge and durability during cycling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
+                <w:t xml:space="preserve">Application of microwave reflectometry to triphasic flow characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">ICEAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Turin, Italy. pp. 743-745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446633v1</w:t>
+                <w:t xml:space="preserve">hal-00446632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of microwave reflectometry to triphasic flow characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jannier</w:t>
+                <w:t xml:space="preserve">alphaMoO3, potential candidate as active material of cathodes in lithium batteries: first discharge and durability during cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthumeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Turin, Italy. pp. 743-745</w:t>
+              <w:t xml:space="preserve">MRS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446632v1</w:t>
+                <w:t xml:space="preserve">hal-00446633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size effect on electron motions in alpha-MoO3 powders</w:t>
               </w:r>
@@ -14229,77 +14229,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenisation of bianisotropic metamaterials by the periodic unfolding method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Belyamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Zouhdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Ouchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14711,316 +14711,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur pour la mesure de concentration dans un fluide pétrolier en écoulement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bondet</w:t>
+                <w:t xml:space="preserve">Radio- and microwave frequency dielectric study on Li(NiCoAl)O2 and Li(NiCoMn)O2 type materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées de Caractérisation Microondes et Matériaux (JCMM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Saint-Étienne, France. pp.G2.1-G2.4</w:t>
+              <w:t xml:space="preserve">International Meeting on Lithium Batteries (IMLB 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336248v1</w:t>
+                <w:t xml:space="preserve">hal-00352106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio- and microwave frequency dielectric study on Li(NiCoAl)O2 and Li(NiCoMn)O2 type materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Biensan</w:t>
+                <w:t xml:space="preserve">Capteur pour la mesure de concentration dans un fluide pétrolier en écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Fourrier-Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Lithium Batteries (IMLB 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">9e Journées de Caractérisation Microondes et Matériaux (JCMM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Saint-Étienne, France. pp.G2.1-G2.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352106v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation diélectrique large bande de molécules biologiques en milieu liquide confiné. Contribution à l'étude d'une réaction biologique par caractérisation diélectrique large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15205,51 +15205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du tenseur diélectrique de films anisotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15326,51 +15326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Fourrier-Lamer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15440,51 +15440,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric Characterization of Charge Transport Limitations in Lithium-ion Battery Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Akinribido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16762,51 +16762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongkoo Kang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyun Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Choi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwon Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gordon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c15913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Agrawal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141495" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G Reeves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Aguilar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768311v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clerico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3199904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00352f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04813" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507736v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243144" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09894-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51727" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlu Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108450" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118933v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03658" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panabiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06770H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Panabiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabelguen Pierre-&#201;tienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cugnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201700078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran-Van" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201602239" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie dos Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.05.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Seid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Badot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201400903" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL030VGM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Petrissians" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barboux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03549" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Galiano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gensbittel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNRQGMP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/025304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalid-Ahmed Se&#239;d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stephant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52384e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7383-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV0VSQSD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710688v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kreisler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.185" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTLHFN8D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Levasseur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM13429B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM34964G" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ligneel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaubicher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23501C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/41/1/012013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4DZJXL0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthumeyrie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beluze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bondet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Fourrier-Lamer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00325014v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Baffier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Andrev Kerneur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Jia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298102v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Akinribido" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360097v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299483v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299494v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889611" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245805" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacris Jeru Tambio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-012147mtgabs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299454v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659745v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412799v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412785v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez-Manero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Van" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240075v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095831v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gautier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095307v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Perca" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095560v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931079v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levasseur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931073v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931081v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931082v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gauthier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778866v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782796v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778865v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778867v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778872v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778873v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778868v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780529v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Lambert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leduc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778871v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782817v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710700v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Banisadr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710713v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710714v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710703v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555273v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555272v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fongy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Porcher" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555266v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahachad" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446654v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446633v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446632v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermaut" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446634v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthumerie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Ouchetto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352204v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351654v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336248v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biensan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336245v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Traore" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299542v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659722v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239474v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094535v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439891346" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Badot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782825v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352302v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bri&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352293v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352273v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongkoo Kang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyun Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Choi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwon Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gordon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c15913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Agrawal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141495" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G Reeves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Aguilar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768311v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clerico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3199904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00352f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04813" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51727" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09894-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243144" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03658" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlu Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108450" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panabiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06770H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Panabiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabelguen Pierre-&#201;tienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cugnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201700078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran-Van" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201602239" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie dos Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.05.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Seid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Badot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201400903" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL030VGM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Petrissians" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barboux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03549" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Galiano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gensbittel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNRQGMP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/025304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalid-Ahmed Se&#239;d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stephant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52384e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kreisler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.185" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTLHFN8D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7383-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV0VSQSD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Levasseur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM13429B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM34964G" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ligneel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaubicher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23501C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/41/1/012013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4DZJXL0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthumeyrie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beluze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bondet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Fourrier-Lamer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00325014v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Baffier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Andrev Kerneur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Jia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360097v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Akinribido" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299483v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889611" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245805" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacris Jeru Tambio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-012147mtgabs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299454v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659745v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412799v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412785v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez-Manero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Van" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240075v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095560v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095307v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Perca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095831v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gautier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095302v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931079v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levasseur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931073v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931081v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931078v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931082v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gauthier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778866v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778872v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778865v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782796v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778868v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780529v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Lambert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leduc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778871v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782817v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710700v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Banisadr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710713v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710703v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710714v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555273v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahachad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555272v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fongy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Porcher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555269v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446654v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446632v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446633v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermaut" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446634v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthumerie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Ouchetto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352204v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351654v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352106v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biensan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336248v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336245v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Traore" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299542v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659722v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239474v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094535v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439891346" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Badot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782825v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352302v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bri&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352293v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352273v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>