--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -942,51 +942,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrids of glass fibers coated with carbon nanotubes and nickel for high-performance electromagnetic wave absorption composites</w:t>
+                <w:t xml:space="preserve">In-situ Growing Carbon Nanotubes on Nickel Modified Glass Fiber Reinforced Epoxy Composites for EMI Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
@@ -1021,106 +1021,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 139 (9), pp.51727. </w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (3), pp.777 - 790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.51727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10443-021-09894-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374095v1</w:t>
+                <w:t xml:space="preserve">hal-03197586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Growing Carbon Nanotubes on Nickel Modified Glass Fiber Reinforced Epoxy Composites for EMI Application</w:t>
+                <w:t xml:space="preserve">Hybrids of glass fibers coated with carbon nanotubes and nickel for high-performance electromagnetic wave absorption composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
@@ -1155,82 +1155,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (3), pp.777 - 790. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139 (9), pp.51727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10443-021-09894-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.51727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197586v1</w:t>
+                <w:t xml:space="preserve">hal-03374095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Lightweight Multilayered Composite for DC to 20 GHz Electromagnetic Shielding</w:t>
               </w:r>
@@ -1344,429 +1344,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and experimental characterization of the AC conductivity and dielectric properties of CNT/polymer nanocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydronium Ions Stabilized in a Titanate-Layered Structure with High Ionic Conductivity: Application to Aqueous Proton Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seongkoo Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Arvinder Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle G Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 194, pp.108150. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (21), pp.9458-9469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546459v1</w:t>
+                <w:t xml:space="preserve">hal-03118933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydronium Ions Stabilized in a Titanate-Layered Structure with High Ionic Conductivity: Application to Aqueous Proton Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seongkoo Kang</w:t>
+                <w:t xml:space="preserve">GO-CNTs hybrids reinforced epoxy composites with porous structure as microwave absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvinder Singh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Durand-Vidal</w:t>
+                <w:t xml:space="preserve">Hanlu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (21), pp.9458-9469. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.108450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.0c03658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118933v1</w:t>
+                <w:t xml:space="preserve">hal-02934148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GO-CNTs hybrids reinforced epoxy composites with porous structure as microwave absorbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Liu</w:t>
+                <w:t xml:space="preserve">Numerical modeling and experimental characterization of the AC conductivity and dielectric properties of CNT/polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hanlu Zhang</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 200, pp.108450. </w:t>
+              <w:t xml:space="preserve">, 2020, 194, pp.108150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934148v1</w:t>
+                <w:t xml:space="preserve">hal-02546459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percolation behaviors of ionic and electronic transfers in Li 3−2x Co x N</w:t>
               </w:r>
@@ -3159,169 +3159,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency dielectric properties of amorphous semiconducting Y-Ba-Cu-O oxide thin films for bolometric detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Multiscale electronic transport mechanism and true conductivities in amorphous carbon-LiFePO4 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kreisler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.2641-2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2JM13429B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710688v1</w:t>
+                <w:t xml:space="preserve">hal-00778834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic homogenization of split-ring metamaterials by Floquet-Bloch decomposition</w:t>
               </w:r>
@@ -3417,161 +3409,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale electronic transport mechanism and true conductivities in amorphous carbon-LiFePO4 nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+                <w:t xml:space="preserve">Radiofrequency dielectric properties of amorphous semiconducting Y-Ba-Cu-O oxide thin films for bolometric detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Levasseur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Kreisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dégardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 520 (14), pp.4749-4753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2011.10.185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2JM13429B⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778834v1</w:t>
+                <w:t xml:space="preserve">hal-00710688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the carboxymethyl cellulose binder on the multiscale electronic transport in Carbon-LiFePO4 Nanocomposites</w:t>
               </w:r>
@@ -3596,64 +3596,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (45), pp.24057-24066. </w:t>
@@ -3743,51 +3743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gaubicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (26), pp.9500-9510. </w:t>
@@ -4351,51 +4351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ligneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4427,247 +4427,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle size effect on the electronic conductivity of electroactive LixWO3.H2O powders: a study from 103 to 1010 Hz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low (10 MHz – 800 MHz) and high (40 GHz) frequencies probes applied to petroleum multiphase flow characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Fourrier-Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (37), pp.14549-14554</w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (5), pp.055602-055610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351280v1</w:t>
+                <w:t xml:space="preserve">hal-00351265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low (10 MHz – 800 MHz) and high (40 GHz) frequencies probes applied to petroleum multiphase flow characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bondet</w:t>
+                <w:t xml:space="preserve">Particle size effect on the electronic conductivity of electroactive LixWO3.H2O powders: a study from 103 to 1010 Hz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beluze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (5), pp.055602-055610</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (37), pp.14549-14554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351265v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicro- and nanostructural effects on electrical properties of Li0.2V2O5 thin films obtained by atomic layer deposition (ALD)</w:t>
               </w:r>
@@ -4921,1469 +4921,1469 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the microwave dielectric properties in new high-entropy oxides</w:t>
+                <w:t xml:space="preserve">Characterization of electronic conductivity by broadband dielectric spectroscopy of positive electrode materials of spinelle-type Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann-Andrev Kerneur</w:t>
+                <w:t xml:space="preserve">Mahmoud Aboaouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuang Jia</w:t>
+                <w:t xml:space="preserve">Stephane Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bérardan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPSSM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, NANTES, France</w:t>
+              <w:t xml:space="preserve">momentom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298117v1</w:t>
+                <w:t xml:space="preserve">hal-05298109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites multifonctionnels électromagnétiques à base de nanomatériaux de carbone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+                <w:t xml:space="preserve">Study of charge transport limitations in lithium-ion battery electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Akinribido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">MOMENTOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, GIF-sur-YVETTE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360097v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of charge transport limitations in lithium-ion battery electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julius Akinribido</w:t>
+                <w:t xml:space="preserve">Composites multifonctionnels électromagnétiques à base de nanomatériaux de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Assaud</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMENTOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, GIF-sur-YVETTE, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298102v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of electronic conductivity by broadband dielectric spectroscopy of positive electrode materials of spinelle-type Li-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the microwave dielectric properties in new high-entropy oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Andrev Kerneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Aboaouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+                <w:t xml:space="preserve">Chuang Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bérardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nita Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">momentom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">SPSSM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298109v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of charge density waves in Li3-1.5xNixN from broadband dielectric spectroscopy measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale contributions to charge transport in lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Akinribido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Emery</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFECI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Dourdan, France, France</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Dourdan (91), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299510v1</w:t>
+                <w:t xml:space="preserve">hal-05299521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale contributions to charge transport in lithium-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julius Akinribido</w:t>
+                <w:t xml:space="preserve">Evidence of charge density waves in Li3-1.5xNixN from broadband dielectric spectroscopy measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Assaud</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFECI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Dourdan (91), France</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Dourdan, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299521v1</w:t>
+                <w:t xml:space="preserve">hal-05299510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of electronic conductivities of LiNixMnyCozO2 compounds for lithium-ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiscale study of the electronic and ionic transport processes influencing the performance of Lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Akinribido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Momentom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, GIF-SUR-YVETTE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298088v1</w:t>
+                <w:t xml:space="preserve">hal-05298075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of broadband dielectric spectroscopy to characterize battery materials: an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of electronic conductivities of LiNixMnyCozO2 compounds for lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Akinribido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshuman Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Biarritz (France), France</w:t>
+              <w:t xml:space="preserve">ICMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299504v1</w:t>
+                <w:t xml:space="preserve">hal-05298088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Broadband Shielding Effectiveness of Composite Panels for Protective Enclosures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest of broadband dielectric spectroscopy to characterize battery materials: an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L'énergie au coeur des ondes ressources et environnement. Gestion "intelligente"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">GFECI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Biarritz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411873v1</w:t>
+                <w:t xml:space="preserve">hal-05299504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale study of the electronic and ionic transport processes influencing the performance of Lithium-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julius Akinribido</w:t>
+                <w:t xml:space="preserve">Assessment of Broadband Shielding Effectiveness of Composite Panels for Protective Enclosures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clerico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Momentom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, GIF-SUR-YVETTE, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L'énergie au coeur des ondes ressources et environnement. Gestion "intelligente"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298075v1</w:t>
+                <w:t xml:space="preserve">hal-04411873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par spectroscopie diélectrique des interactions entre l'électrolyte et le noir de carbone dans des électrodes composites poreuses</w:t>
+                <w:t xml:space="preserve">Highlighting strong interactions between electrolyte and carbon black in porous composites electrodes by means of a broadband dielectric study from 40 Hz to 10 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">GFECI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Sète (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299494v1</w:t>
+                <w:t xml:space="preserve">hal-05299483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting strong interactions between electrolyte and carbon black in porous composites electrodes by means of a broadband dielectric study from 40 Hz to 10 GHz</w:t>
+                <w:t xml:space="preserve">Etude par spectroscopie diélectrique des interactions entre l'électrolyte et le noir de carbone dans des électrodes composites poreuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshuman Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Franger</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Sète (FR), France</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299483v1</w:t>
+                <w:t xml:space="preserve">hal-05299494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of multilayer composite materials for broadband shielding</w:t>
               </w:r>
@@ -6628,51 +6628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective electrical conductivity of CNT/polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6890,782 +6890,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03294896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation multi-échelle de l'influence des interfaces sur les transferts ioniques et électroniques dans des électrodes composites pour batteries au lithium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation multi-échelles des transferts ioniques et électroniques dans les électrodes composites de batteries au lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Obernai (France), France</w:t>
+              <w:t xml:space="preserve">Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299444v1</w:t>
+                <w:t xml:space="preserve">hal-05299454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation multi-échelles des transferts ioniques et électroniques dans les électrodes composites de batteries au lithium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation multi-échelle de l'influence des interfaces sur les transferts ioniques et électroniques dans des électrodes composites pour batteries au lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshuman Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Franger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français sur la Spectroscopie Diélectrique appliquée aux Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">GFECI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Obernai (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299454v1</w:t>
+                <w:t xml:space="preserve">hal-05299444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge-Transfer Perturbations Due to Interfaces on Electronic and Ionic Conductions within Composite Electrodes for Li-Ion Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Badot</w:t>
+                <w:t xml:space="preserve">Broadband dielectric spectroscopy to measure charge transfers in porous energy materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Lestriez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">233rd ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Seattle, WA, United States</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes des Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01802798v1</w:t>
+                <w:t xml:space="preserve">hal-05299432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et caractérisation de matériaux composites tissés.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Transferts ioniques et électroniques dans les électrodes composites pour batteries : une histoire d’interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">GFECI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990784v1</w:t>
+                <w:t xml:space="preserve">hal-05299423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Morphological and Electrical Characterization of Charge Transport and Charge Transfer Limitations to Power Performance of Positive Electrode for Li-Ion Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Modélisation et caractérisation de matériaux composites tissés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghida Al Achkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">233rd ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Seattle, WA, United States</w:t>
+              <w:t xml:space="preserve">15èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802791v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts ioniques et électroniques dans les électrodes composites pour batteries : une histoire d’interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+                <w:t xml:space="preserve">Charge-Transfer Perturbations Due to Interfaces on Electronic and Ionic Conductions within Composite Electrodes for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Le Touquet, France</w:t>
+              <w:t xml:space="preserve">233rd ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299423v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband dielectric spectroscopy to measure charge transfers in porous energy materials</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiscale Morphological and Electrical Characterization of Charge Transport and Charge Transfer Limitations to Power Performance of Positive Electrode for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tran-Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes des Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">233rd ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Seattle, WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299432v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaces solide-électrolyte liquide dans les électrodes de batteries : interactions ions-électrons</w:t>
               </w:r>
@@ -7895,277 +7895,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude électrochimique multi-échelle du transport de charge dans les batteries à ion lithium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+                <w:t xml:space="preserve">Multi-Scale Characterization of Electronic and Ionic Limitations to Power Performance of Composite Electrodes Toward Ultra-High Surface Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Duffault</w:t>
+                <w:t xml:space="preserve">Pablo Jimenez-Manero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tran Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI 2016 : Réunion annuelle du Groupe Français d'Etude des Composés d'Insertion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Valençay, France</w:t>
+              <w:t xml:space="preserve">IMLB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412799v1</w:t>
+                <w:t xml:space="preserve">hal-01412785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Characterization of Electronic and Ionic Limitations to Power Performance of Composite Electrodes Toward Ultra-High Surface Capacities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo Jimenez-Manero</w:t>
+                <w:t xml:space="preserve">Etude électrochimique multi-échelle du transport de charge dans les batteries à ion lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Assaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tran Van</w:t>
+                <w:t xml:space="preserve">Jean-Marc Duffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMLB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t>
+              <w:t xml:space="preserve">GFECI 2016 : Réunion annuelle du Groupe Français d'Etude des Composés d'Insertion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Valençay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412785v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the dielectric spectroscopy to the multiscale study of the electrode materials</w:t>
               </w:r>
@@ -8289,373 +8289,373 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Easy-to-produce Stable-in-time 3D-printed Breast Phantoms for Microwave Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cost Action TD1301 MiMed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Athens, Greece</w:t>
+              <w:t xml:space="preserve">2015 Progress In Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240087v1</w:t>
+                <w:t xml:space="preserve">hal-01240075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of the dielectric spectroscopy to the multiscale study of the electrode materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Badot</w:t>
+                <w:t xml:space="preserve">Easy-to-produce Stable-in-time 3D-printed Breast Phantoms for Microwave Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Smart Materials &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Cost Action TD1301 MiMed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239469v1</w:t>
+                <w:t xml:space="preserve">hal-01240087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy-to-produce Stable-in-time 3D-printed Breast Phantoms for Microwave Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Duchêne</w:t>
+                <w:t xml:space="preserve">The contribution of the dielectric spectroscopy to the multiscale study of the electrode materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Progress In Electromagnetics Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Smart Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240075v1</w:t>
+                <w:t xml:space="preserve">hal-01239469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic and electronic transport in composite electrodes for lithium batteries: in-situ dielectric spectroscopy study from low frequencies to microwaves</w:t>
+                <w:t xml:space="preserve">Broadband dielectric spectroscopy of materials for lithium batteries: from low frequencies to microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
@@ -8686,335 +8686,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACSSI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National University of Singapore, Jun 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">ICACC’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Ceramic Society, Jan 2014, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095204v1</w:t>
+                <w:t xml:space="preserve">hal-01095560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband dielectric spectroscopy of materials for lithium batteries: from low frequencies to microwaves</w:t>
+                <w:t xml:space="preserve">Influence of Electrolytes on the Electronic Transfer in Electrode Materials: Ex- and In-Situ Dielectric Spectroscopy Study between 103 and 1010 Hz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Perca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICACC’14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Ceramic Society, Jan 2014, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">ECS and SMEQ Joint International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electrochemical Society, Oct 2014, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095560v1</w:t>
+                <w:t xml:space="preserve">hal-01095307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Electrolytes on the Electronic Transfer in Electrode Materials: Ex- and In-Situ Dielectric Spectroscopy Study between 103 and 1010 Hz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+                <w:t xml:space="preserve">Microwave imaging for breast tumor detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Joachimowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Soudan</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS and SMEQ Joint International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electrochemical Society, Oct 2014, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">GreenBAN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPMC Sorbonne Universités, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095307v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détecteurs thermiques en Y-Ba-Cu-O semi-conducteur : réponse rapide et faible bruit en infrarouge - développement de futurs dispositifs thz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Galiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9069,73 +9073,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'IETR (UMR CNRS 6164) et à l'ISCR (UMR CNRS 6226), Mar 2014, Nantes, France. pp.2B-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01095831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude diélectrique de matériaux composites pour batteries lithium-ion, des basses fréquences aux micro-ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9157,616 +9161,612 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Franger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave imaging for breast tumor detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Conessa</w:t>
+                <w:t xml:space="preserve">Ionic and electronic transport in composite electrodes for lithium batteries: in-situ dielectric spectroscopy study from low frequencies to microwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Soudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenBAN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPMC Sorbonne Universités, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">ACSSI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National University of Singapore, Jun 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095302v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Broadband Dielectric Spectroscopy of electrodes for lithium batteries from low frequencies to microwaves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+                <w:t xml:space="preserve">Wide frequency band dielectric characterization and morphology of low temperature sputtered amorphous Y-Ba-Cu-O thin films; application to infrared detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dégardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kreisler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">224th ECS Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Conference of the European Materials Science Society (E-MRS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931079v1</w:t>
+                <w:t xml:space="preserve">hal-00931073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New device for operando dielectric spectroscopy of lithium-ion batteries in the frequency range 10^3 - 10^9 Hz</w:t>
+                <w:t xml:space="preserve">In situ Broadband Dielectric Spectroscopy of electrodes for lithium batteries from low frequencies to microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">224th ECS Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931077v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide frequency band dielectric characterization and morphology of low temperature sputtered amorphous Y-Ba-Cu-O thin films; application to infrared detectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Dégardin</w:t>
+                <w:t xml:space="preserve">New device for operando dielectric spectroscopy of lithium-ion batteries in the frequency range 10^3 - 10^9 Hz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Kreisler</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Materials Science Society (E-MRS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931073v1</w:t>
+                <w:t xml:space="preserve">hal-00931077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel architectures of electrodes for Li-ion batteries with conducting polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jimenez-Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9886,51 +9886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10212,1187 +10212,1187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale electronic transport mechanism and true conductivities in amorphous carbon-LiFePO4 nanocomposites</w:t>
+                <w:t xml:space="preserve">Role of the carbon coating, the particle size, and the agglomeration on the electronic conductivity of LiFePO4-based electrodes for lithium ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Materials and Application (EMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778866v1</w:t>
+                <w:t xml:space="preserve">hal-00782817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Electronic Transport Mechanism and True Conductivities in Amorphous Carbon-LiFePO4 Nanocomposites</w:t>
+                <w:t xml:space="preserve">Multiscale description of the electrical properties of LiNi1/3Mn1/3Co1/3O2 (NMC): from polarons inside the grains to the current collector interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Young Researchers on Advanced Materials (ICYRAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">MRS Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778869v1</w:t>
+                <w:t xml:space="preserve">hal-00778872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale description of the electrical properties of LiNi1/3Mn1/3Co1/3O2 (NMC): from polarons inside the grains to the current collector interface</w:t>
+                <w:t xml:space="preserve">Multiscale electronic transport mechanism and true conductivities in amorphous carbon-LiFePO4 nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">36th International Conference and Exposition on Advanced Ceramics and Composites (ICACC'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778872v1</w:t>
+                <w:t xml:space="preserve">hal-00778867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale electronic transport mechanism and true conductivities in amorphous carbon-LiFePO4 nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+                <w:t xml:space="preserve">Propriétés diélectriques large bande d'Y-Ba-Cu-O semiconducteur pour la détection bolométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Levasseur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Kreisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dégardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th International Conference and Exposition on Advanced Ceramics and Composites (ICACC'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">JCMM2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.ID74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778867v1</w:t>
+                <w:t xml:space="preserve">hal-00778865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés diélectriques large bande d'Y-Ba-Cu-O semiconducteur pour la détection bolométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Role of the carbon nanocoating on the electronic conductivity of LiFePO4 based electrodes for lithium ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kreisler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambéry, France. pp.ID74</w:t>
+              <w:t xml:space="preserve">TechConnect World Conference and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Santa Clara, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778865v1</w:t>
+                <w:t xml:space="preserve">hal-00778870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the carbon nanocoating on the electronic conductivity of LiFePO4 based electrodes for lithium ion batteries</w:t>
+                <w:t xml:space="preserve">Multi-scale electronic transport in a composite electrode for lithium battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TechConnect World Conference and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Santa Clara, États-Unis</w:t>
+              <w:t xml:space="preserve">MRS Fall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778870v1</w:t>
+                <w:t xml:space="preserve">hal-00778874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale electronic transport in a composite electrode for lithium battery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+                <w:t xml:space="preserve">Analyse de la géométrie d'écoulements diphasiques par réflectométrie microonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ossart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778874v1</w:t>
+                <w:t xml:space="preserve">hal-00782796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la géométrie d'écoulements diphasiques par réflectométrie microonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Jannier</w:t>
+                <w:t xml:space="preserve">Multiscale electronic transport mechanism and true conductivities in amorphous carbon-LiFePO4 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Electronic Materials and Application (EMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782796v1</w:t>
+                <w:t xml:space="preserve">hal-00778866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Electronic Transport Mechanism and True Conductivities in Amorphous Carbon-LiFePO4 Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference of Young Researchers on Advanced Materials (ICYRAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778868v1</w:t>
+                <w:t xml:space="preserve">hal-00778869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New device for operando broadband dielectric studies of lithium batteries in the frequency range 1 kHz - 5 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Perca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11428,648 +11428,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous Y-Ba-Cu-O oxygen-depleted thin films on silicon: wide frequency band dielectric characterizations help probing application to room temperature infrared detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Leduc</w:t>
+                <w:t xml:space="preserve">Multiscale Electronic Transport Mechanism and True Conductivities in Amorphous Carbon-LiFePO4 Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kreisler</w:t>
+                <w:t xml:space="preserve">S Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of the European Materials Science Society (E-MRS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">63rd Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780529v1</w:t>
+                <w:t xml:space="preserve">hal-00778868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of adsorbed species on the electronic transport in nanocomposites materials for lithium batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+                <w:t xml:space="preserve">Amorphous Y-Ba-Cu-O oxygen-depleted thin films on silicon: wide frequency band dielectric characterizations help probing application to room temperature infrared detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme de Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Levasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+                <w:t xml:space="preserve">Alain Kreisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TechConnect World Conference and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Santa Clara, United States</w:t>
+              <w:t xml:space="preserve">Conference of the European Materials Science Society (E-MRS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778871v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the carbon coating, the particle size, and the agglomeration on the electronic conductivity of LiFePO4-based electrodes for lithium ion batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of adsorbed species on the electronic transport in nanocomposites materials for lithium batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics Symposium (AES 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">TechConnect World Conference and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Santa Clara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782817v1</w:t>
+                <w:t xml:space="preserve">hal-00778871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency dielectric properties of amorphous semiconducting Y-Ba-Cu-O oxide thin films for bolometric detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+                <w:t xml:space="preserve">Broadband dielectric spectroscopy study of the solvent/electrolyte-soaked C-LiFePO4 Li-ion battery electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Perca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Kreisler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
+              <w:t xml:space="preserve">2011 MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Boston, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710700v1</w:t>
+                <w:t xml:space="preserve">hal-00710714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale description of electrical properties in a composite electrode for Lithium batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the electronic transport at all scales of the C-LiFePO4 composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Seid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Conference and Exposition on Advanced Ceramics and Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">LiBD 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710704v1</w:t>
+                <w:t xml:space="preserve">hal-00710703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale description of electrical properties of composite electrode for Lithium batteries</w:t>
               </w:r>
@@ -12081,51 +12085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Seid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12299,1075 +12303,1071 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of semiconducting YBaCuO thin films for future uncooled THz bolometers: characterization using a coaxial-discontinuity technique.</w:t>
+                <w:t xml:space="preserve">Radiofrequency dielectric properties of amorphous semiconducting Y-Ba-Cu-O oxide thin films for bolometric detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Jagtap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kreisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dégardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011: Progress In Electromagnetics Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710701v1</w:t>
+                <w:t xml:space="preserve">hal-00710700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the architecture and surface effects on the electronic transport in materials for lithium batteries</w:t>
+                <w:t xml:space="preserve">Multiscale description of electrical properties in a composite electrode for Lithium batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Seid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 MRS Fall Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Boston, United States</w:t>
+              <w:t xml:space="preserve">35th International Conference and Exposition on Advanced Ceramics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710713v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the electronic transport at all scales of the C-LiFePO4 composite material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K.A. Seid</w:t>
+                <w:t xml:space="preserve">Dielectric properties of semiconducting YBaCuO thin films for future uncooled THz bolometers: characterization using a coaxial-discontinuity technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Banisadr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Levasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+                <w:t xml:space="preserve">Alain Kreisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LiBD 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Arcachon, France</w:t>
+              <w:t xml:space="preserve">PIERS 2011: Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710703v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband dielectric spectroscopy study of the solvent/electrolyte-soaked C-LiFePO4 Li-ion battery electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Perca</w:t>
+                <w:t xml:space="preserve">Influence of the architecture and surface effects on the electronic transport in materials for lithium batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalid-Ahmed Seïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 MRS Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2011, Boston, États-Unis</w:t>
+              <w:t xml:space="preserve">, Oct 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710714v1</w:t>
+                <w:t xml:space="preserve">hal-00710713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation par réflectométrie d'écoulements triphasiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Tools for a Rationale Optimization of Thick LiFePO4 Composite Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fongy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Seid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.O2-5</w:t>
+              <w:t xml:space="preserve">MRS Fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Boston, United States. pp.KK2.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555273v1</w:t>
+                <w:t xml:space="preserve">hal-00555272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of the susceptibility kernel for bianisotropic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Zouhdi</w:t>
+                <w:t xml:space="preserve">Design of the Electronic Conductivity at All Scales of a Composite Electrode for Lithium Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ligneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">217th ECS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Vancouver, Canada. pp.abstract 639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555266v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Tools for a Rationale Optimization of Thick LiFePO4 Composite Electrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Fongy</w:t>
+                <w:t xml:space="preserve">Homogenization of the susceptibility kernel for bianisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Belyamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Zouhdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Porcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+                <w:t xml:space="preserve">M. Ahachad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Boston, United States. pp.KK2.8</w:t>
+              <w:t xml:space="preserve">Meta'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555272v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of the Electronic Conductivity at All Scales of a Composite Electrode for Lithium Batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Lestriez</w:t>
+                <w:t xml:space="preserve">Caractérisation par réflectométrie d'écoulements triphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyomard</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">217th ECS meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Vancouver, Canada. pp.abstract 639</w:t>
+              <w:t xml:space="preserve">JCMM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.O2-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00555269v1</w:t>
+                <w:t xml:space="preserve">hal-00555273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations diélectriques de films minces d'YBaCuO semiconducteur en vue de l'optimisation de bolomètres pour l'imagerie THz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gensbittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Banisadr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kreisler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P26</w:t>
@@ -13422,64 +13422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.A. Seid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fongy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13515,51 +13515,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and Electrochemical Properties of Nanosized and Micrometric alpha-MoO_3 Particles as Positive Electrode for Rechargeable Lithium Batteries</w:t>
+                <w:t xml:space="preserve">Transport ionique et électronique dans des composés LixMoO3 issus d'une poudre commerciale d'alpha-MoO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthumeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
@@ -13590,73 +13590,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">216th ECS Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Vienne, Austria. pp.Cd-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">GFECI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446654v1</w:t>
+                <w:t xml:space="preserve">hal-00446634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of microwave reflectometry to triphasic flow characterization</w:t>
               </w:r>
@@ -13852,51 +13852,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle size effect on electron motions in alpha-MoO3 powders</w:t>
+                <w:t xml:space="preserve">Electronic and Electrochemical Properties of Nanosized and Micrometric alpha-MoO_3 Particles as Positive Electrode for Rechargeable Lithium Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthumeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
@@ -13910,118 +13910,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">215ème congrès de l'Electrochemical Soc. (ECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">216th ECS Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Vienne, Austria. pp.Cd-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446631v1</w:t>
+                <w:t xml:space="preserve">hal-00446654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport ionique et électronique dans des composés LixMoO3 issus d'une poudre commerciale d'alpha-MoO3</w:t>
+                <w:t xml:space="preserve">Particle size effect on electron motions in alpha-MoO3 powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthumeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
@@ -14035,485 +14031,485 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vermaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Biarritz, France</w:t>
+              <w:t xml:space="preserve">215ème congrès de l'Electrochemical Soc. (ECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446634v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et caractérisation de différentes morphologies de MoO3</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation numérique d'un capteur pour la mesure des concentrations des phases d'un fluide en écoulement et inversion par réseaux de neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Jannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFECI – Réunion annuelle du Groupe Français d'Etude des Composés d'Insertion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t>
+              <w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-onde et Matériaux (JCMM 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp. O3-1.1 - O3-1.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351982v1</w:t>
+                <w:t xml:space="preserve">hal-00351654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenisation of bianisotropic metamaterials by the periodic unfolding method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Belyamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Santandréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Zouhdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouail Ouchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO Adv. Res. Workshop Metamaterials for Secure Information and Communication Technologies (META'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a microwave sensor for the determination of the proportion of fluids in a gas line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Meyer</w:t>
+                <w:t xml:space="preserve">Elaboration et caractérisation de différentes morphologies de MoO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthumerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Pereira-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vermaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème IEEE Conf. on Electromagnetic Field Computation (CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">GFECI – Réunion annuelle du Groupe Français d'Etude des Composés d'Insertion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352204v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique d'un capteur pour la mesure des concentrations des phases d'un fluide en écoulement et inversion par réseaux de neurones</w:t>
+                <w:t xml:space="preserve">Modeling of a microwave sensor for the determination of the proportion of fluids in a gas line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hulusi Acikgoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Jannier</w:t>
@@ -14536,81 +14532,85 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées de Caractérisation Micro-onde et Matériaux (JCMM 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Limoges, France. pp. O3-1.1 - O3-1.4</w:t>
+              <w:t xml:space="preserve">13ème IEEE Conf. on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351654v1</w:t>
+                <w:t xml:space="preserve">hal-00352204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés électriques et diélectriques des composites LiV3O8 / polymère : aspect microscopique</w:t>
               </w:r>
@@ -14648,51 +14648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du Groupe Français d'Etude des Composés d'Insertion (GFECI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14711,342 +14711,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio- and microwave frequency dielectric study on Li(NiCoAl)O2 and Li(NiCoMn)O2 type materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Biensan</w:t>
+                <w:t xml:space="preserve">Capteur pour la mesure de concentration dans un fluide pétrolier en écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Fourrier-Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Lithium Batteries (IMLB 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">9e Journées de Caractérisation Microondes et Matériaux (JCMM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Saint-Étienne, France. pp.G2.1-G2.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00352106v1</w:t>
+                <w:t xml:space="preserve">hal-00336248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur pour la mesure de concentration dans un fluide pétrolier en écoulement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bondet</w:t>
+                <w:t xml:space="preserve">Radio- and microwave frequency dielectric study on Li(NiCoAl)O2 and Li(NiCoMn)O2 type materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Journées de Caractérisation Microondes et Matériaux (JCMM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Saint-Étienne, France. pp.G2.1-G2.4</w:t>
+              <w:t xml:space="preserve">International Meeting on Lithium Batteries (IMLB 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336248v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation diélectrique large bande de molécules biologiques en milieu liquide confiné. Contribution à l'étude d'une réaction biologique par caractérisation diélectrique large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Fourrier-Lamer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées de Caractérisation Microondes et Matériaux (JCMM 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Saint-Étienne, France. pp.F1.1-F1.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15205,51 +15205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du tenseur diélectrique de films anisotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15326,64 +15326,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Fourrier-Lamer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées de caractérisation micro-onde et matériaux (JCMM 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, La Rochelle, France. pp.P8.1-P8.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15440,51 +15440,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric Characterization of Charge Transport Limitations in Lithium-ion Battery Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Akinribido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16239,90 +16239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and device for measuring a multi-phase fluid flowing through a pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Fourrier-Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16357,90 +16357,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de mesure d'un fluide polyphasique circulant dans un conduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Fourrier-Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16475,90 +16475,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de mesure de la proportion de phases dans un mélange polyphasique en écoulement et capteur correspondant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Fourrier-Lamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16762,51 +16762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongkoo Kang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyun Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Choi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwon Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gordon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c15913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Agrawal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141495" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G Reeves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Aguilar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768311v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clerico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3199904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00352f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04813" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374095v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51727" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197586v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09894-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243144" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108150" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03658" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934148v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlu Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108450" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panabiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06770H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Panabiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabelguen Pierre-&#201;tienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cugnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201700078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran-Van" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201602239" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie dos Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.05.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Seid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Badot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201400903" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL030VGM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Petrissians" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barboux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03549" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Galiano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gensbittel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNRQGMP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/025304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalid-Ahmed Se&#239;d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stephant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52384e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kreisler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.185" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTLHFN8D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7383-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV0VSQSD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778834v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Levasseur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM13429B" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM34964G" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ligneel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaubicher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23501C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/41/1/012013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4DZJXL0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthumeyrie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351280v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beluze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bondet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Fourrier-Lamer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00325014v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Baffier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Andrev Kerneur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Jia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360097v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Akinribido" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299510v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299521v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299494v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299483v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889611" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245805" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacris Jeru Tambio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-012147mtgabs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299444v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299454v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990784v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802791v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659745v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412799v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412785v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez-Manero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Van" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240087v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240075v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095204v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095560v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095307v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Perca" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095831v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gautier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095302v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931079v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levasseur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931077v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931073v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931081v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931078v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931082v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gauthier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778866v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778869v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778872v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778867v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778865v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778874v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782796v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778868v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780529v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Lambert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leduc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778871v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782817v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710700v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Banisadr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710713v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710703v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710714v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555273v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555266v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahachad" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555272v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fongy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Porcher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555269v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446654v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446632v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446633v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446631v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermaut" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446634v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351982v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthumerie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Ouchetto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352204v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351654v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352106v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biensan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336248v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336245v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Traore" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299542v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659722v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239474v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094535v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439891346" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Badot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782825v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352302v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bri&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352293v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352273v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298058v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongkoo Kang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihyun Kim" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngju Choi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suwon Lee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Gordon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c15913" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Agrawal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Franger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141495" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03951453v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G Reeves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Aguilar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Porras Gutierrez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c04421" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768311v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clerico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3199904" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03212303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Durand-Vidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Body" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00352f" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355981v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Assaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c04813" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09894-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374095v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51727" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243144" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03118933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvinder Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.0c03658" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlu Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108450" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108150" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089948v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Badot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panabiere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP06770H" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Panabiere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabelguen Pierre-&#201;tienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peralta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cugnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.201700078" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538479v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran-Van" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201602239" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338855v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie dos Santos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b00053" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412780v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2016.05.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Seid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Badot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soudan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201400903" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BL030VGM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239462v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giaume" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Petrissians" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barboux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03549" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Galiano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gensbittel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.10.103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNRQGMP4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jannier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/24/2/025304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalid-Ahmed Se&#239;d" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Caldes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Stephant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp52384e" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778834v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Levasseur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyomard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM13429B" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belyamoun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Zouhdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7383-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WV0VSQSD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710688v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kreisler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.10.185" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTLHFN8D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM34964G" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ligneel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaubicher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP23501C" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukesh Kulsreshath" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/41/1/012013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710689v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2011.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4DZJXL0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthumeyrie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pereira-Ramos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00447295v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulusi Acikgoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446566v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lestriez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351265v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bondet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Fourrier-Lamer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351280v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beluze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00325014v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mantoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Baffier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352361v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298109v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Aboaouf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Emery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298102v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Akinribido" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360097v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Andrev Kerneur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Jia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;rardan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Dragoe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298075v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299504v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411873v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299483v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299494v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889611" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403007v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245805" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacris Jeru Tambio" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2020-012147mtgabs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299444v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299432v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299423v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990784v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghida Al Achkar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802798v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802791v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659745v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412785v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez-Manero" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Van" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duffault" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412791v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Joachimowicz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duch&#234;ne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01240087v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239469v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095560v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soudan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095307v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Perca" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095831v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094624v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01095204v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931073v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Levasseur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931081v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bonnet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931078v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931080v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931082v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gauthier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778867v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778865v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778870v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778874v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782796v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778866v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778869v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778868v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780529v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me de Lambert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Leduc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710714v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710703v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710715v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710702v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pareige" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710700v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710704v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710701v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Banisadr" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710713v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555272v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fongy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Porcher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555269v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555266v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahachad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555270v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446634v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446632v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446633v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446654v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446631v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermaut" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351654v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352198v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouail Ouchetto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351982v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthumerie" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352204v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351972v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336248v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352106v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jordy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biensan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336245v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00336241v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352368v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Traore" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299542v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659722v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239474v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01094535v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439891346" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163566v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mantoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Badot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Pereira-Ramos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Baddour-Hadjean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Groult" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00782825v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352302v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Bri&#232;re" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352293v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352273v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>