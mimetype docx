--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Duchene </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor Agroecology & Environment Lab ISARA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0675-0334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is embedded in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">systems agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and focuses on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the study of plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (functional ecology, ecophysiology) and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the logic behind the stakeholders' actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (management, innovation and technology studies) within agroecosystems. The main objective of this work is to support the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">design of low-input, resilient cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> that promote the socio-ecological sustainability of agricultural and food systems (conceptual framework of agroecology). Within this framework, I am particularly interested in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">minor crops and service plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and how farmers can use them as a vehicle for innovation and empowerment.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal allocation of dry matter and nitrogen in Th. intermedium across stand ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 164, pp.127522. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant–soil synchrony in nutrient cycles: Learning from ecosystems to design sustainable agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.art. e17034. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining grain yield of Th. intermedium across stand age through constant spike fertility and spike density: understanding its response to various agronomic managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 152, pp.127038. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing intermediate wheatgrass as a perennial grain crop into farming systems: insights into the decision-making process of pioneer farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter a H Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.58. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-024-00993-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage potential of Thinopyrum intermedium through near‐infrared spectrometry and grown in mixture with various legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagnant Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bindelle Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckers Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decruyenaere Virginie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GFS.12684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about the growing habits and reproductive strategy of Thinopyrum intermedium through the establishment of its critical nitrogen dilution curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bindelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108802. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion: Prioritize perennial grain development for sustainable food production and environmental benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee R Dehaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabin Bajgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.164975. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic assessment of two populations of intermediate wheatgrass—Kernza® ( Thinopyrum intermedium ) in temperate South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo R. Speranza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Picasso Risso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grassland Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glr2.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation tillage influences soil structure, earthworm communities and wheat root traits in a long-term organic cropping experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cadiergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06273-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed community shifts during the aging of perennial intermediate wheatgrass crops harvested for grain in arable fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.126721. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céréales pérennes : quelle place pour le Kernza dans les exploitations françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 498, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based analysis of Thinopyrum intermedium phenological development highlights the importance of dual induction for reproductive growth and agronomic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Schlautman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 301-302, pp.108341. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Perennial Grain in Grain Crops Rotation: The Role of Rooting Pattern in Soil Quality Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire T. Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), 17 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10091254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multipurpose perennial grains crops in Western European farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee R Dehaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy E Crews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping with legume for agroecological cropping systems: complementarity and facilitation processes and the importance of soil microorganisms. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept to crop: Kernza perennial grain is a work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Dehaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Amponsah Annor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2025.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diversified prairies with wheat to promote beneficial plant-soil ecological interactions and the coupling of carbon and nitrogen biogeochemical cycles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Niboyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wheat and diverse perennial species: What is the impact on Z.tritici development and the wheat microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the European Foundation for Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of light quality and quantity on tillering dynamics and investment in reproduction of the perennial grain crop Thinopyrum intermedium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving relay intercropping of service crops in cereal systems to cope with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd K(C)lever cover cropping symposium - cover crops and belowground processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhine-Waal university of applied sciences, Oct 2024, Kleve, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving relay intercropping of service crop in cereal systems to cope with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying keys of success for relay intercropping of service crop in a winter cereal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable agrosystems by copying the biogeochemical organization of natural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Learning From Natural and Seminatural Ecosystems to Design Sustainable Agro-Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable agrosystems to promote plant-soil synchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Jun 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennial crops for sustainable soil management – Symbiotic fungi benefit from cultivation of a model crop for perennial cereal grain production in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Steen Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL SYMPOSIUM ON SOIL BIODIVERSITY - FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift of belowground traits during perennial grain growth phase in annual grains crop rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T. Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nitrogen fertilisation and autumn mowing on dual use of thinopyrum intermedium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagnant Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodson Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckers Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA and SSSA International Annual Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Phoenix, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des céréales pérennes comme culture multifonctionnelle pour la diversification des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHLOEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling phenological development of Thinopyrum intermedium reveals a photoperiodic effect, affecting flowering earliness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumont Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing plant disease resistance through intra and interspecific diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroprairie, a new intercropping system: what is the impact on the regulation of Zymoseptoria tritici and wheat microbiome ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wheat and prairies using functional diversity to promote positive ecological interactions and a better regulation of C and N cycles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Niboyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of crop phenotypes to assess cropping system diversification potential by introducing improved accessions of Thinopyrum intermedium in fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the critical phenological periods for sustainable perennial grain production in the annual development of intermediate wheatgrass?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASA-CSSA-SSSA International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fonctionnelle et performances d’une céréale vivace (Thinopyrum intermedium) : une alternative agroécologique pour les systèmes de grandes cultures d’Europe occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut agronomique, vétérinaire et forestier de France, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020IAVF0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03185018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Duchene </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor Agroecology & Environment Lab ISARA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0675-0334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is embedded in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">systems agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and focuses on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the study of plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (functional ecology, ecophysiology) and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the logic behind the stakeholders' actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (management, innovation and technology studies) within agroecosystems. The main objective of this work is to support the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">design of low-input, resilient cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> that promote the socio-ecological sustainability of agricultural and food systems (conceptual framework of agroecology). Within this framework, I am particularly interested in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">minor crops and service plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and how farmers can use them as a vehicle for innovation and empowerment.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing intermediate wheatgrass as a perennial grain crop in the United States: exploring the multifunctionality of agriculture within socio-technical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Shoenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41, pp.e11. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170526100337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wheat with multi-species prairie strips reduces the development of Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.110362. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using on-farm experimentation to co-design agroecological farming: a common principle with a variety of applications and researcher stances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1742170526100349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal allocation of dry matter and nitrogen in Th. intermedium across stand ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 164, pp.127522. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage potential of Thinopyrum intermedium through near‐infrared spectrometry and grown in mixture with various legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagnant Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bindelle Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckers Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decruyenaere Virginie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GFS.12684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant–soil synchrony in nutrient cycles: Learning from ecosystems to design sustainable agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.art. e17034. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining grain yield of Th. intermedium across stand age through constant spike fertility and spike density: understanding its response to various agronomic managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 152, pp.127038. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing intermediate wheatgrass as a perennial grain crop into farming systems: insights into the decision-making process of pioneer farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter a H Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.58. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-024-00993-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed community shifts during the aging of perennial intermediate wheatgrass crops harvested for grain in arable fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.126721. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic assessment of two populations of intermediate wheatgrass—Kernza® ( Thinopyrum intermedium ) in temperate South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo R. Speranza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Picasso Risso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grassland Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glr2.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about the growing habits and reproductive strategy of Thinopyrum intermedium through the establishment of its critical nitrogen dilution curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bindelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108802. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion: Prioritize perennial grain development for sustainable food production and environmental benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee R Dehaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabin Bajgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.164975. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation tillage influences soil structure, earthworm communities and wheat root traits in a long-term organic cropping experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cadiergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06273-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céréales pérennes : quelle place pour le Kernza dans les exploitations françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 498, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based analysis of Thinopyrum intermedium phenological development highlights the importance of dual induction for reproductive growth and agronomic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Schlautman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 301-302, pp.108341. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Perennial Grain in Grain Crops Rotation: The Role of Rooting Pattern in Soil Quality Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire T. Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), 17 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10091254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multipurpose perennial grains crops in Western European farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee R Dehaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy E Crews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping with legume for agroecological cropping systems: complementarity and facilitation processes and the importance of soil microorganisms. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept to crop: Kernza perennial grain is a work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Dehaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Amponsah Annor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2025.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diversified prairies with wheat to promote beneficial plant-soil ecological interactions and the coupling of carbon and nitrogen biogeochemical cycles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Niboyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wheat and diverse perennial species: What is the impact on Z.tritici development and the wheat microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the European Foundation for Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving relay intercropping of service crop in cereal systems to cope with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving relay intercropping of service crops in cereal systems to cope with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd K(C)lever cover cropping symposium - cover crops and belowground processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhine-Waal university of applied sciences, Oct 2024, Kleve, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of light quality and quantity on tillering dynamics and investment in reproduction of the perennial grain crop Thinopyrum intermedium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying keys of success for relay intercropping of service crop in a winter cereal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable agrosystems by copying the biogeochemical organization of natural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Learning From Natural and Seminatural Ecosystems to Design Sustainable Agro-Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable agrosystems to promote plant-soil synchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Jun 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling phenological development of Thinopyrum intermedium reveals a photoperiodic effect, affecting flowering earliness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumont Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennial crops for sustainable soil management – Symbiotic fungi benefit from cultivation of a model crop for perennial cereal grain production in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Steen Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL SYMPOSIUM ON SOIL BIODIVERSITY - FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift of belowground traits during perennial grain growth phase in annual grains crop rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T. Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nitrogen fertilisation and autumn mowing on dual use of thinopyrum intermedium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagnant Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodson Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckers Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA and SSSA International Annual Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Phoenix, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des céréales pérennes comme culture multifonctionnelle pour la diversification des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHLOEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing plant disease resistance through intra and interspecific diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of crop phenotypes to assess cropping system diversification potential by introducing improved accessions of Thinopyrum intermedium in fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroprairie, a new intercropping system: what is the impact on the regulation of Zymoseptoria tritici and wheat microbiome ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wheat and prairies using functional diversity to promote positive ecological interactions and a better regulation of C and N cycles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Niboyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the critical phenological periods for sustainable perennial grain production in the annual development of intermediate wheatgrass?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASA-CSSA-SSSA International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fonctionnelle et performances d’une céréale vivace (Thinopyrum intermedium) : une alternative agroécologique pour les systèmes de grandes cultures d’Europe occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut agronomique, vétérinaire et forestier de France, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020IAVF0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03185018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A5651DCB"/>
+    <w:nsid w:val="7BE73851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-duchene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0675-0334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04949664v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fagnant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jungers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127522" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04304106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fagnant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127038" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter a H Rossing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00993-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639032v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagnant Laura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindelle J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckers Yves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decruyenaere Virginie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GFS.12684" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03916213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108802" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04145160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R Dehaan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anderson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Bajgain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Cattani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164975" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03930839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Locatelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gutierrez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Speranza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D. Picasso Risso" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glr2.12032" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03892614v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126721" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03652971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Schlautman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108341" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barreiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Maria Dimitrova M&#229;rtensson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire T. Freschet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091254" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ryan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Crews" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106591" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894041v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05134220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Dehaan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amponsah Annor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Franco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gutknecht" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2025.05.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085857v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;cu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Besson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344982v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04807809v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04757644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04757676v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04757696v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fisselier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steen Jensen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christophe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodson Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654377v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Benjamin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schwartz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804258v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pascon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03185018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IAVF0025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-duchene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0675-0334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039353v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Shoenberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D Picasso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170526100337" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05564088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;cu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04949664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fagnant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jungers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127522" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagnant Laura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindelle J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckers Yves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decruyenaere Virginie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GFS.12684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04304106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fagnant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter a H Rossing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00993-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03892614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126721" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03930839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Locatelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gutierrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Speranza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D. Picasso Risso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glr2.12032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03916213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108802" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04145160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R Dehaan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anderson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Bajgain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Cattani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164975" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03652971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Schlautman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108341" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barreiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Maria Dimitrova M&#229;rtensson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire T. Freschet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091254" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ryan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Crews" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05134220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Dehaan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amponsah Annor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Franco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gutknecht" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2025.05.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085857v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04757676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04757644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04807809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04757696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fisselier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Benjamin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steen Jensen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653274v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christophe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodson Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schwartz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pascon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03185018v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IAVF0025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>