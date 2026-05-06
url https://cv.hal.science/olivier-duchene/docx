--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Duchene </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor Agroecology & Environment Lab ISARA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0675-0334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is embedded in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">systems agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and focuses on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the study of plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (functional ecology, ecophysiology) and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the logic behind the stakeholders' actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (management, innovation and technology studies) within agroecosystems. The main objective of this work is to support the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">design of low-input, resilient cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> that promote the socio-ecological sustainability of agricultural and food systems (conceptual framework of agroecology). Within this framework, I am particularly interested in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">minor crops and service plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and how farmers can use them as a vehicle for innovation and empowerment.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing intermediate wheatgrass as a perennial grain crop in the United States: exploring the multifunctionality of agriculture within socio-technical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Shoenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41, pp.e11. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170526100337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wheat with multi-species prairie strips reduces the development of Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.110362. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using on-farm experimentation to co-design agroecological farming: a common principle with a variety of applications and researcher stances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1742170526100349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal allocation of dry matter and nitrogen in Th. intermedium across stand ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 164, pp.127522. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage potential of Thinopyrum intermedium through near‐infrared spectrometry and grown in mixture with various legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagnant Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bindelle Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckers Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decruyenaere Virginie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GFS.12684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant–soil synchrony in nutrient cycles: Learning from ecosystems to design sustainable agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.art. e17034. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining grain yield of Th. intermedium across stand age through constant spike fertility and spike density: understanding its response to various agronomic managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 152, pp.127038. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing intermediate wheatgrass as a perennial grain crop into farming systems: insights into the decision-making process of pioneer farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter a H Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.58. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-024-00993-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed community shifts during the aging of perennial intermediate wheatgrass crops harvested for grain in arable fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.126721. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic assessment of two populations of intermediate wheatgrass—Kernza® ( Thinopyrum intermedium ) in temperate South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo R. Speranza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Picasso Risso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grassland Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glr2.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about the growing habits and reproductive strategy of Thinopyrum intermedium through the establishment of its critical nitrogen dilution curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bindelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108802. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion: Prioritize perennial grain development for sustainable food production and environmental benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee R Dehaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabin Bajgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.164975. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation tillage influences soil structure, earthworm communities and wheat root traits in a long-term organic cropping experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cadiergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06273-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céréales pérennes : quelle place pour le Kernza dans les exploitations françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 498, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based analysis of Thinopyrum intermedium phenological development highlights the importance of dual induction for reproductive growth and agronomic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Schlautman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 301-302, pp.108341. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Perennial Grain in Grain Crops Rotation: The Role of Rooting Pattern in Soil Quality Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire T. Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), 17 p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10091254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multipurpose perennial grains crops in Western European farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee R Dehaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy E Crews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping with legume for agroecological cropping systems: complementarity and facilitation processes and the importance of soil microorganisms. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept to crop: Kernza perennial grain is a work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Dehaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Amponsah Annor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2025.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diversified prairies with wheat to promote beneficial plant-soil ecological interactions and the coupling of carbon and nitrogen biogeochemical cycles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Niboyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wheat and diverse perennial species: What is the impact on Z.tritici development and the wheat microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the European Foundation for Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving relay intercropping of service crop in cereal systems to cope with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving relay intercropping of service crops in cereal systems to cope with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd K(C)lever cover cropping symposium - cover crops and belowground processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhine-Waal university of applied sciences, Oct 2024, Kleve, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of light quality and quantity on tillering dynamics and investment in reproduction of the perennial grain crop Thinopyrum intermedium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying keys of success for relay intercropping of service crop in a winter cereal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable agrosystems by copying the biogeochemical organization of natural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Learning From Natural and Seminatural Ecosystems to Design Sustainable Agro-Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable agrosystems to promote plant-soil synchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Jun 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling phenological development of Thinopyrum intermedium reveals a photoperiodic effect, affecting flowering earliness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumont Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennial crops for sustainable soil management – Symbiotic fungi benefit from cultivation of a model crop for perennial cereal grain production in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Steen Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL SYMPOSIUM ON SOIL BIODIVERSITY - FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift of belowground traits during perennial grain growth phase in annual grains crop rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T. Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nitrogen fertilisation and autumn mowing on dual use of thinopyrum intermedium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagnant Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodson Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckers Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA and SSSA International Annual Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Phoenix, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des céréales pérennes comme culture multifonctionnelle pour la diversification des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHLOEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing plant disease resistance through intra and interspecific diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of crop phenotypes to assess cropping system diversification potential by introducing improved accessions of Thinopyrum intermedium in fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroprairie, a new intercropping system: what is the impact on the regulation of Zymoseptoria tritici and wheat microbiome ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wheat and prairies using functional diversity to promote positive ecological interactions and a better regulation of C and N cycles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Niboyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the critical phenological periods for sustainable perennial grain production in the annual development of intermediate wheatgrass?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASA-CSSA-SSSA International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fonctionnelle et performances d’une céréale vivace (Thinopyrum intermedium) : une alternative agroécologique pour les systèmes de grandes cultures d’Europe occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut agronomique, vétérinaire et forestier de France, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020IAVF0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03185018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Duchene </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor Agroecology & Environment Lab ISARA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0675-0334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research is embedded in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">systems agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> and focuses on </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the study of plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (functional ecology, ecophysiology) and </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">the logic behind the stakeholders' actions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (management, innovation and technology studies) within agroecosystems. The main objective of this work is to support the </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">design of low-input, resilient cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> that promote the socio-ecological sustainability of agricultural and food systems (conceptual framework of agroecology). Within this framework, I am particularly interested in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">minor crops and service plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, and how farmers can use them as a vehicle for innovation and empowerment.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wheat with multi-species prairie strips reduces the development of Septoria tritici blotch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 404, pp.110362. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2026.110362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing intermediate wheatgrass as a perennial grain crop in the United States: exploring the multifunctionality of agriculture within socio-technical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Shoenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D Picasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41, pp.e11. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1742170526100337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039353v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of light quantity and quality on intermediate wheatgrass tillering dynamics : A comparison with annual wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyanka Basavaraddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Nigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 177, pp.128113. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2026.128113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using on-farm experimentation to co-design agroecological farming: a common principle with a variety of applications and researcher stances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 41, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1742170526100349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement critique des savoirs environnementaux en école d’agronomie : comment favoriser un tournant écologique sur le plan pédagogique et éducatif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Aristide Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Solaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Koczura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161ep⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal allocation of dry matter and nitrogen in Th. intermedium across stand ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Jungers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 164, pp.127522. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage potential of Thinopyrum intermedium through near‐infrared spectrometry and grown in mixture with various legumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagnant Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bindelle Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckers Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decruyenaere Virginie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/GFS.12684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant–soil synchrony in nutrient cycles: Learning from ecosystems to design sustainable agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (1), pp.art. e17034. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.17034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344007v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining grain yield of Th. intermedium across stand age through constant spike fertility and spike density: understanding its response to various agronomic managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 152, pp.127038. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.127038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing intermediate wheatgrass as a perennial grain crop into farming systems: insights into the decision-making process of pioneer farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter a H Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), pp.58. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-024-00993-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weed community shifts during the aging of perennial intermediate wheatgrass crops harvested for grain in arable fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143, pp.126721. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic assessment of two populations of intermediate wheatgrass—Kernza® ( Thinopyrum intermedium ) in temperate South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo R. Speranza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin D. Picasso Risso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grassland Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glr2.12032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning about the growing habits and reproductive strategy of Thinopyrum intermedium through the establishment of its critical nitrogen dilution curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bindelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108802. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion: Prioritize perennial grain development for sustainable food production and environmental benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee R Dehaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prabin Bajgain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Basche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 895, pp.164975. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.164975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation tillage influences soil structure, earthworm communities and wheat root traits in a long-term organic cropping experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Cadiergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06273-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céréales pérennes : quelle place pour le Kernza dans les exploitations françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bathellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 498, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-based analysis of Thinopyrum intermedium phenological development highlights the importance of dual induction for reproductive growth and agronomic performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Schlautman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 301-302, pp.108341. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing Perennial Grain in Grain Crops Rotation: The Role of Rooting Pattern in Soil Quality Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire T. Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), 17 p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10091254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating multipurpose perennial grains crops in Western European farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee R Dehaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy E Crews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2019.106591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercropping with legume for agroecological cropping systems: complementarity and facilitation processes and the importance of soil microorganisms. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Vian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From concept to crop: Kernza perennial grain is a work in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lee Dehaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Amponsah Annor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Gutknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.agron.2025.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining diversified prairies with wheat to promote beneficial plant-soil ecological interactions and the coupling of carbon and nitrogen biogeochemical cycles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Niboyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wheat and diverse perennial species: What is the impact on Z.tritici development and the wheat microbiome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of the European Foundation for Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving relay intercropping of service crop in cereal systems to cope with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving relay intercropping of service crops in cereal systems to cope with climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd K(C)lever cover cropping symposium - cover crops and belowground processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rhine-Waal university of applied sciences, Oct 2024, Kleve, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of light quality and quantity on tillering dynamics and investment in reproduction of the perennial grain crop Thinopyrum intermedium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ginot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Girousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Allard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying keys of success for relay intercropping of service crop in a winter cereal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Fisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes, Aug 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable agrosystems by copying the biogeochemical organization of natural ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Jun 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Learning From Natural and Seminatural Ecosystems to Design Sustainable Agro-Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing sustainable agrosystems to promote plant-soil synchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Abbadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJP SOIL Annual Science Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EJP SOIL, Jun 2022, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling phenological development of Thinopyrum intermedium reveals a photoperiodic effect, affecting flowering earliness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumont Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perennial crops for sustainable soil management – Symbiotic fungi benefit from cultivation of a model crop for perennial cereal grain production in Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Steen Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBAL SYMPOSIUM ON SOIL BIODIVERSITY - FAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shift of belowground traits during perennial grain growth phase in annual grains crop rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda-Maria Dimitrova Mårtensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire T. Freschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des céréales pérennes comme culture multifonctionnelle pour la diversification des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Fagnant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHLOEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nitrogen fertilisation and autumn mowing on dual use of thinopyrum intermedium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fagnant Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodson Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beckers Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA and SSSA International Annual Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Phoenix, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing plant disease resistance through intra and interspecific diversification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Affichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. , pp.P01.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of crop phenotypes to assess cropping system diversification potential by introducing improved accessions of Thinopyrum intermedium in fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robinson Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroprairie, a new intercropping system: what is the impact on the regulation of Zymoseptoria tritici and wheat microbiome ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE² Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining wheat and prairies using functional diversity to promote positive ecological interactions and a better regulation of C and N cycles in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bécu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pascon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Niboyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE2 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the critical phenological periods for sustainable perennial grain production in the annual development of intermediate wheatgrass?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas J Cattani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASA-CSSA-SSSA International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, San Antonio, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fonctionnelle et performances d’une céréale vivace (Thinopyrum intermedium) : une alternative agroécologique pour les systèmes de grandes cultures d’Europe occidentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut agronomique, vétérinaire et forestier de France, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020IAVF0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03185018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BE73851"/>
+    <w:nsid w:val="5229F1C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-duchene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0675-0334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039353v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Shoenberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D Picasso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170526100337" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05564088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;cu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04949664v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fagnant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jungers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127522" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagnant Laura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindelle J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckers Yves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decruyenaere Virginie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GFS.12684" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04304106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fagnant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter a H Rossing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00993-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03892614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126721" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03930839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Locatelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gutierrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Speranza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D. Picasso Risso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glr2.12032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03916213v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108802" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04145160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R Dehaan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anderson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Bajgain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Cattani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164975" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03652971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Schlautman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108341" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barreiro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Maria Dimitrova M&#229;rtensson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire T. Freschet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091254" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894050v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ryan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Crews" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106591" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.019" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05134220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Dehaan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amponsah Annor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Franco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gutknecht" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2025.05.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085857v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04757676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04757644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04807809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04757696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fisselier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Benjamin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653259v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steen Jensen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653274v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christophe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodson Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654377v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804009v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schwartz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804258v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pascon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03185018v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IAVF0025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-duchene" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0675-0334" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05564088v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Besson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchene" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Alvarez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;cu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2026.110362" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039353v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ginot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Shoenberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D Picasso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1742170526100337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Basavaraddi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nigon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2026.128113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Peign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170526100349" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05590848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Girard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Koczura" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duch&#234;ne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161ep" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04949664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fagnant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Jungers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127522" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fagnant Laura" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindelle J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beckers Yves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decruyenaere Virginie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/GFS.12684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04344007v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04304106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fagnant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dumont" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127038" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bathellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter a H Rossing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00993-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03892614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126721" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03930839v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Locatelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gutierrez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo R. Speranza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin D. Picasso Risso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glr2.12032" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03916213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bindelle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108802" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04145160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee R Dehaan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A Anderson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabin Bajgain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J Cattani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.164975" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04220617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Vian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducasse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cadiergues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06273-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03652971v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Schlautman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108341" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987228v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barreiro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda-Maria Dimitrova M&#229;rtensson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire T. Freschet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10091254" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ryan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E Crews" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106591" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.02.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05134220v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Dehaan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Amponsah Annor" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Franco" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gutknecht" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2025.05.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Niboyet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04757676v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04757644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04807809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04757696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fisselier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217071v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217177v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217061v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653293v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Benjamin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653259v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Steen Jensen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire T. Freschet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654377v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bodson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03654385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christophe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodson Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Affichard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Besson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804009v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Durand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Fort" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Schwartz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04804258v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pascon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653249v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03185018v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IAVF0025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>