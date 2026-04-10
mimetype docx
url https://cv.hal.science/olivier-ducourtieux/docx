--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1504,265 +1504,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
+                <w:t xml:space="preserve">Managing the Flooding Hazard Through Hydraulic Planning: The Tonle Sap (Cambodia) and Mekong Delta (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Garambois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elsa Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verger-Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Wiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cochet, Hubert; Ducourtieux, Olivier; Garambois, Nadège. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarian Systems and Climatic Change. Journeys of adaptation in the Global South</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/9781800628137.intr⟩</w:t>
+              <w:t xml:space="preserve">Agrarian Systems and Climate Change: Journeys of adaptation in the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CABI; Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-114, 2024, 978-1-80062-811-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781800628137.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901087v1</w:t>
+                <w:t xml:space="preserve">hal-05533599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the Flooding Hazard Through Hydraulic Planning: The Tonle Sap (Cambodia) and Mekong Delta (Vietnam)</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarian Systems and Climate Change: Journeys of adaptation in the Global South</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.83-114, 2024, 978-1-80062-811-3. </w:t>
+              <w:t xml:space="preserve">Agrarian Systems and Climatic Change. Journeys of adaptation in the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CABI; Quae, pp.1-11, 2024, 978-1-80062-811-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/9781800628137.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/9781800628137.intr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533599v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrarian Systems and Climate Change. General Conclusion</w:t>
               </w:r>
@@ -1774,51 +1774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert Cochet; Olivier Ducourtieux; Nadège Garambois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrarian Systems and Climatic Change. Journeys of adaptation in the Global South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1990,51 +1990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agraires et changement climatique au sud. Les chemins de l’adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2193,51 +2193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agraires et changement climatique au sud. Les chemins de l’adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2256,217 +2256,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience et adaptation : du changement climatique aux changements globaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Quelles politiques pour l’adaptation? Leçons du passé et possibilités à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agraires et changement climatique au sud. Les chemins de l’adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873863v1</w:t>
+                <w:t xml:space="preserve">hal-02873868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles politiques pour l’adaptation? Leçons du passé et possibilités à venir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résilience et adaptation : du changement climatique aux changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agraires et changement climatique au sud. Les chemins de l’adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873868v1</w:t>
+                <w:t xml:space="preserve">hal-02873863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The growing voice of the state in the fallow of Laos</w:t>
               </w:r>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert Cochet; Olivier Ducourtieux; Nadège Garambois. CABI; Quae, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781800628137.0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quae, 282 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3359,51 +3359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience and adaptation of family farming to climate change in the Mekong Delta (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Nguyen Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3811,165 +3811,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01446500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact comparé des barrages de Nam Lik 1-2 et Nam Mang 3 : leçons et recommandations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
+                <w:t xml:space="preserve">Agriculture d’abattis-brûlis, Forêt et Politique : interactions. Exemple du Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence nationale de conclusion de l'étude comparative des évolutions socio-économiques en aval de deux barrages hydro-électriques au Laos, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroParisTech; CCL; Région Ile-de-France, Jan 2012, Vientiane, Laos</w:t>
+              <w:t xml:space="preserve">Agriculture itinérante sur brûlis en RDC : Trajectoires d’avenir dans un contexte de conservation des forêts et sécurité alimentaire,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589850v1</w:t>
+                <w:t xml:space="preserve">hal-01589790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture d’abattis-brûlis, Forêt et Politique : interactions. Exemple du Laos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
+                <w:t xml:space="preserve">Impact comparé des barrages de Nam Lik 1-2 et Nam Mang 3 : leçons et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture itinérante sur brûlis en RDC : Trajectoires d’avenir dans un contexte de conservation des forêts et sécurité alimentaire,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Conférence nationale de conclusion de l'étude comparative des évolutions socio-économiques en aval de deux barrages hydro-électriques au Laos, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech; CCL; Région Ile-de-France, Jan 2012, Vientiane, Laos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589790v1</w:t>
+                <w:t xml:space="preserve">hal-01589850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode des prix de référence revisitée : Evaluation rétrospective de l’impact d’un barrage d’irrigation dans le Béarn</w:t>
               </w:r>
@@ -4426,51 +4426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24565F24"/>
+    <w:nsid w:val="014FA3BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4657,51 +4657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ducourtieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7363-7668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09925283X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Pelv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Vepierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-025-00237-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03821241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghubir Chand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve D&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducourtieux Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6555" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Gauch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Lacoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lawes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Flower" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.01.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L4B8J53-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimthong Kouangpalath" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A. Lawes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buchheit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10357823.2013.771771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Amichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1660" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44T5VR48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Chehat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0459" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.intr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Champeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verger-L&#233;cuyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Wiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/epdf/10.1079/9781800628137.0004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.0004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/9781800628137.0000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Forest-Ecology/Peh-Corlett-Bergeron/p/book/9781032348384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003324072-47" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mounayar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.0000" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1069.128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounayar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00409644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ducourtieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7363-7668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09925283X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Pelv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Vepierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-025-00237-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03821241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghubir Chand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve D&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducourtieux Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6555" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Gauch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Lacoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lawes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Flower" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.01.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L4B8J53-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimthong Kouangpalath" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A. Lawes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buchheit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10357823.2013.771771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Amichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1660" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44T5VR48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Chehat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0459" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Champeaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verger-L&#233;cuyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Wiel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/epdf/10.1079/9781800628137.0004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.0004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.intr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/9781800628137.0000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Forest-Ecology/Peh-Corlett-Bergeron/p/book/9781032348384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003324072-47" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mounayar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.0000" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1069.128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounayar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00409644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>