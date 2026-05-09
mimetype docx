--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -1504,265 +1504,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the Flooding Hazard Through Hydraulic Planning: The Tonle Sap (Cambodia) and Mekong Delta (Vietnam)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Champeaux</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadège Garambois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarian Systems and Climate Change: Journeys of adaptation in the Global South</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1079/9781800628137.0004⟩</w:t>
+              <w:t xml:space="preserve">Agrarian Systems and Climatic Change. Journeys of adaptation in the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CABI; Quae, pp.1-11, 2024, 978-1-80062-811-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/9781800628137.intr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533599v1</w:t>
+                <w:t xml:space="preserve">hal-04901087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...42 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing the Flooding Hazard Through Hydraulic Planning: The Tonle Sap (Cambodia) and Mekong Delta (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Verger-Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Wiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cochet, Hubert; Ducourtieux, Olivier; Garambois, Nadège. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrarian Systems and Climatic Change. Journeys of adaptation in the Global South</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CABI; Quae, pp.1-11, 2024, 978-1-80062-811-3. </w:t>
+              <w:t xml:space="preserve">Agrarian Systems and Climate Change: Journeys of adaptation in the Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CABI; Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.83-114, 2024, 978-1-80062-811-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1079/9781800628137.intr⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1079/9781800628137.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901087v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrarian Systems and Climate Change. General Conclusion</w:t>
               </w:r>
@@ -1774,51 +1774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert Cochet; Olivier Ducourtieux; Nadège Garambois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrarian Systems and Climatic Change. Journeys of adaptation in the Global South</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1990,51 +1990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agraires et changement climatique au sud. Les chemins de l’adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2193,51 +2193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agraires et changement climatique au sud. Les chemins de l’adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2288,51 +2288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes agraires et changement climatique au sud. Les chemins de l’adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2357,51 +2357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résilience et adaptation : du changement climatique aux changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2910,51 +2910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert Cochet; Olivier Ducourtieux; Nadège Garambois. CABI; Quae, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781800628137.0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3007,51 +3007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Garambois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Quae, 282 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3359,51 +3359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience and adaptation of family farming to climate change in the Mekong Delta (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Nguyen Ngoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3811,165 +3811,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01446500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture d’abattis-brûlis, Forêt et Politique : interactions. Exemple du Laos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
+                <w:t xml:space="preserve">Impact comparé des barrages de Nam Lik 1-2 et Nam Mang 3 : leçons et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture itinérante sur brûlis en RDC : Trajectoires d’avenir dans un contexte de conservation des forêts et sécurité alimentaire,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Conférence nationale de conclusion de l'étude comparative des évolutions socio-économiques en aval de deux barrages hydro-électriques au Laos, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgroParisTech; CCL; Région Ile-de-France, Jan 2012, Vientiane, Laos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589790v1</w:t>
+                <w:t xml:space="preserve">hal-01589850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact comparé des barrages de Nam Lik 1-2 et Nam Mang 3 : leçons et recommandations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
+                <w:t xml:space="preserve">Agriculture d’abattis-brûlis, Forêt et Politique : interactions. Exemple du Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence nationale de conclusion de l'étude comparative des évolutions socio-économiques en aval de deux barrages hydro-électriques au Laos, </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgroParisTech; CCL; Région Ile-de-France, Jan 2012, Vientiane, Laos</w:t>
+              <w:t xml:space="preserve">Agriculture itinérante sur brûlis en RDC : Trajectoires d’avenir dans un contexte de conservation des forêts et sécurité alimentaire,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589850v1</w:t>
+                <w:t xml:space="preserve">hal-01589790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode des prix de référence revisitée : Evaluation rétrospective de l’impact d’un barrage d’irrigation dans le Béarn</w:t>
               </w:r>
@@ -4133,232 +4133,388 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des ressources en eau souterraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Orleans, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Image (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Village de Zenlei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zenlei, China. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repiquage Nord Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nasavang, Laos. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du riz et des arbres – L'élimination de l'agriculture d'abattis-brûlis, une constante politique au Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ducourtieux Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Institut national agronomique paris-grignon - INA P-G, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00409644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rice and Trees: Eradicating shifting cultivation, an abiding policy in Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanities and Social Sciences. INAPG (AgroParisTech), 2006. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006INAP0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00001617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4426,51 +4582,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="014FA3BB"/>
+    <w:nsid w:val="3F9F3B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4657,51 +4813,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ducourtieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7363-7668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09925283X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Pelv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Vepierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-025-00237-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03821241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghubir Chand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve D&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducourtieux Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6555" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Gauch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Lacoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lawes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Flower" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.01.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L4B8J53-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimthong Kouangpalath" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A. Lawes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buchheit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10357823.2013.771771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Amichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1660" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44T5VR48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Chehat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0459" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Champeaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verger-L&#233;cuyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Wiel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/epdf/10.1079/9781800628137.0004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.0004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.intr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/9781800628137.0000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Forest-Ecology/Peh-Corlett-Bergeron/p/book/9781032348384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003324072-47" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mounayar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.0000" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1069.128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounayar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589790v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589850v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00409644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-ducourtieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7363-7668" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09925283X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Pelv&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Vepierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducourtieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-025-00237-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03821241v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghubir Chand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve D&#233;ry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre D&#233;rioz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ducourtieux Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatourism.6555" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Gauch&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14449" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cochet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770556v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Lacoste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lawes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Flower" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2018.01.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L4B8J53-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01399989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phimthong Kouangpalath" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A. Lawes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buchheit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Aquino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10357823.2013.771771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493295v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Amichi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Imache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.1660" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44T5VR48-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Amichi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Chehat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fusillier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0459" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901087v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.intr" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533599v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Champeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Verger-L&#233;cuyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Wiel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/epdf/10.1079/9781800628137.0004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.0004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabidigitallibrary.org/doi/10.1079/9781800628137.0000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Routledge-Handbook-of-Forest-Ecology/Peh-Corlett-Bergeron/p/book/9781032348384" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003324072-47" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873877v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mounayar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Ngoc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628137.0000" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1069.128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mounayar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589871v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amichi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chehat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05604210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05604212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00409644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00001617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006INAP0008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>