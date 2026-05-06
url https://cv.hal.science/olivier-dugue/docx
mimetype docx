--- v0 (2026-03-30)
+++ v1 (2026-05-06)
@@ -1791,199 +1791,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenozoic shelly sands in the Cotentin (Armorican Massif, Normandy, France): A record of Atlantic transgressions and intraplate Cenozoic deformations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Plio-Pleistocene evolution of the Southern Middle Atlas Fault Zone (SMAFZ) front of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Auffret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Charroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ait Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.01.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 96, pp.497-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-006-0113-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331719v1</w:t>
+                <w:t xml:space="preserve">hal-00324335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source discrimination of fine-grained deposits occurring on marine beaches: The Calvados beaches (eastern Bay of the Seine, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,368 +2022,338 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72, pp.138-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plio-Pleistocene evolution of the Southern Middle Atlas Fault Zone (SMAFZ) front of Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphotectonic evolution of the Jebel Bou Naceur in the South Middle Atlas Fault Zone (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charroud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ait Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 96, pp.497-515. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339 (8), pp.553-561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-006-0113-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00324335v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01066245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphotectonic evolution of the Jebel Bou Naceur in the South Middle Atlas Fault Zone (Morocco)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cenozoic shelly sands in the Cotentin (Armorican Massif, Normandy, France): A record of Atlantic transgressions and intraplate Cenozoic deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Poupinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 339 (8), pp.553-561. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 339, pp.110-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.06.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01066245v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural evolution of the English Channel area</w:t>
               </w:r>
@@ -2887,575 +2887,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updating geological knowledge of the Anglo-Parisian Basin from offshore mapping and investigations using very-high resolution seismic data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origins of the Quaternary marshes on the coastal drainage basin of the English Channel: example of the marshes of Vimont (Normandy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïk Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel - Past, Present, Furture // ecc-2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t>
+              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521285v1</w:t>
+                <w:t xml:space="preserve">hal-01707375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of the Quaternary marshes on the coastal drainage basin of the English Channel: example of the marshes of Vimont (Normandy, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Updating geological knowledge of the Anglo-Parisian Basin from offshore mapping and investigations using very-high resolution seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïk Poignant</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IAS Meeting of Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel - Past, Present, Furture // ecc-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707375v1</w:t>
+                <w:t xml:space="preserve">hal-01521285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritages morphostructural et climatique du drainage quaternaire d’un bassin versant côtier : l’exemple des marais de Vimont (Normandie, France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new geological map for the « Baie de Seine -Pays de Caux » area at the 1:250,000 scale – Sedimentary and tectonic evolution during Cretaceous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Couëffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Benabdellouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707370v1</w:t>
+                <w:t xml:space="preserve">hal-01336745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new geological map for the « Baie de Seine -Pays de Caux » area at the 1:250,000 scale – Sedimentary and tectonic evolution during Cretaceous</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution d’un réseau de drainage plio-quaternaire dans un bassin versant côtier : la Dives (Normandie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïk Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delcaillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336745v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution d’un réseau de drainage plio-quaternaire dans un bassin versant côtier : la Dives (Normandie)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Héritages morphostructural et climatique du drainage quaternaire d’un bassin versant côtier : l’exemple des marais de Vimont (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïk Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delcaillau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707364v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie géologique du plateaucontinental et sismique marine très hauteresolution en Manche : amelioration de laconnaissance géologique du bassin de Paris</w:t>
               </w:r>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3691,51 +3691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tidally-influenced river deposits of the pleistocene Seine system: the example of the Tourville-la-Riviere terrace (NW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3799,77 +3799,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénétration de particules fines d'origine marine dans trois petits fleuves (Normandie, France) : rôle du pompage tidal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3924,77 +3924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination provenance of mud deposits, using minerological and geochemical source tracers, in a macrotidal estuarine system : the Seine estuary (English Channel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4049,77 +4049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des envasements en domaine estuarien : l’exemple de l’estuaire de la Seine (Normandie, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lafite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4174,77 +4174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the origins of fine-grained deposits on the Calvados beaches (Normandy, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubrulle-Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poupinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4758,51 +4758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04088271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdellouahed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Poignant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01955-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728838v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Cencio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Amrhar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0261" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04661234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6688" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00738946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quesnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lautridou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X36CKCN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Laville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D5F43RC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amhrar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.01.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SK9VX2T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Auffret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.01.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2ZF5GLT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324335v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charroud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ait Brahim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0113-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SN7H2DPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.06.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lagarde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amorese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.744" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGZLS9GK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/033136ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04715731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01808735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01521285v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707375v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;k Poignant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707370v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vrabie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04088271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugu&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdellouahed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Poignant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delcaillau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hassen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fauchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Antoine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01955-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728838v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Weis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Cencio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Thuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/geodiversitas2018v40a4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pedoja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jara-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Gelder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robertson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meschis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Namous" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Amrhar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2016/0261" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04661234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Benabdellouahed" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6688" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00738946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quesnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lautridou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.07.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X36CKCN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Laville" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0D5F43RC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002495v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amhrar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Namous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.01.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SK9VX2T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupinet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dommergues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gauthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meister" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charroud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ait Brahim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-006-0113-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SN7H2DPV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubrulle-Brunaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesueur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boust" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.10.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLT0HND7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.06.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Auffret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.01.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2ZF5GLT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lagarde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amorese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Font" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.744" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DGZLS9GK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681316v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Clet-Pellerin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Coutard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/033136ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04715731v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01808735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707375v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;k Poignant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01521285v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01336745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jamet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707370v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lasseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00869246v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753456v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lafite" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455509v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049237v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vrabie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Poisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02373478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Elineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>