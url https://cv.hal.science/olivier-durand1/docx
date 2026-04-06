--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -135,2177 +135,2311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium dynamics in concrete: Effects of pump-induced conditioning on nonlinear coda wave interferometry parameters</w:t>
+                <w:t xml:space="preserve">Innovative characterization approach using a microwave dielectric resonator-based probe and surface mapping of high-frequency electrical conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilan Shaabani</w:t>
+                <w:t xml:space="preserve">Roua Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Mora</w:t>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 159 (1), pp.702-714. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (9), pp.1710-1724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0042244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078725102808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495334v1</w:t>
+                <w:t xml:space="preserve">hal-05557662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabry–Perot interferences between untuned FBGs for ultrasonic measurements and isolation of their effect by blind source separation techniques</w:t>
+                <w:t xml:space="preserve">Non-equilibrium dynamics in concrete: Effects of pump-induced conditioning on nonlinear coda wave interferometry parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+                <w:t xml:space="preserve">Shilan Shaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gallet</w:t>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2026.120832⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 159 (1), pp.702-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0042244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543863v1</w:t>
+                <w:t xml:space="preserve">hal-05495334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Embedding Fiber Bragg Grating Sensors in Castable Material : Influence of Material Shrinkage and Fiber Coatings on Ultrasonic Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fabry–Perot interferences between untuned FBGs for ultrasonic measurements and isolation of their effect by blind source separation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s25092657⟩</w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 270, pp.120832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2026.120832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045724v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent and incoherent Rayleigh wave attenuation for discriminating microstructural effects of thermal damage from moisture conditions in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 156, pp.103473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Challenges of Embedding Fiber Bragg Grating Sensors in Castable Material : Influence of Material Shrinkage and Fiber Coatings on Ultrasonic Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (9), pp.2657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25092657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04288651v1</w:t>
+                <w:t xml:space="preserve">hal-05045724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Uncertainty in Ultrasonic Wave Speed in Concrete: Application to Temperature Monitoring with Embedded Transducers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24175588⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141, pp.102992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04913720v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the Uncertainty in Ultrasonic Wave Speed in Concrete: Application to Temperature Monitoring with Embedded Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Decitre</w:t>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (17), pp.5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24175588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04889155v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maquette instrumentée et systèmes de pilotage et communication pour le monitoring de durabilité du béton armé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Garros</w:t>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Devie</w:t>
+                <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.19⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.103217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276921v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04889155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de décollement de couches de chaussées - Techniques d'évaluation non destructives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Maquette instrumentée et systèmes de pilotage et communication pour le monitoring de durabilité du béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+                <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Norgeot</w:t>
+                <w:t xml:space="preserve">Quentin Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shreedhar Savant Todkar</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Garros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Devie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale des routes et des aérodromes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special issue - Diagnobéton 2023, 41 (4), pp.159-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.4.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325864v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi de décollement de couches de chaussées - Techniques d'évaluation non destructives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Norgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shreedhar Savant Todkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue générale des routes et des aérodromes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 983, pp.Page 11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376636v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the seismic small-scale modelling by comparison with numerical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 211 (1), pp.637-649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggx309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent reduced scale seismic modelling: upgrade of the MUSC laboratory with application to polarization observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv170⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399134v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicomponent reduced scale seismic modelling: upgrade of the MUSC laboratory with application to polarization observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 202 (3), pp.1993 - 2024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01165123v1</w:t>
+                <w:t xml:space="preserve">hal-01399134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of stress-induced velocity variation in concrete under direct tensile force and monitoring of the damage level by using thermally-compensated Coda Wave Interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 52 (8), pp.1038-1045. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 53 (3), pp.658-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007343v1</w:t>
+                <w:t xml:space="preserve">hal-01165123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact, automated surface wave measurements for the mechanical characterisation of concrete</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of stress-induced velocity variation in concrete under direct tensile force and monitoring of the damage level by using thermally-compensated Coda Wave Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (8), pp.1038-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.03.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00790377v1</w:t>
+                <w:t xml:space="preserve">hal-01007343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-contact, automated surface wave measurements for the mechanical characterisation of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.904-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and attenuation for non-destructive testing of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (8), pp 743-751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2315,3412 +2449,3412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of embedded Fiber Bragg Grating networks for seismic characterization of an Excavated Damaged Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques &amp; Techniques AGAP - 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des gradients de propriétés des bétons selon la profondeur par mesures ultrasonores embarquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05366285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGZfP, Jun 2024, Potsdam, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58286/29636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de la maquette pédagogique « Submersions rapides et protections associées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Battist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Action Publique - R&amp;AP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel; INRAE; Cerema, Oct 2024, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de fibres optiques à réseaux de Bragg pour la surveillance d'une structure cimentaire : modélisation ultrasonore à échelle réduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnobéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient seismic noise processing to monitor sea dikes: the case of Noirmoutier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards passive ultrasonic sounding of a steelconcrete-steel containment structure using embedded optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lefeuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Quelene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications January 25-27, 2023, Espoo, Finland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Espoo, Finland. pp.252-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radar database collected over artificial debonding pavement structures during APT at the IFSTTAR's fatigue carrousel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Doué</w:t>
+                <w:t xml:space="preserve">Ultrasonic evaluation of a steel-concrete structure using embedded Fiber Bragg Gratings (FBG) and piezoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lefeuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing - APT 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT-CE 2022 : The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/27218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296221v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of a steel-concrete structure using embedded Fiber Bragg Gratings (FBG) and piezoelectric sensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and Experimental Characterization of the Seismic Parameters of a Soft Soil Reinforced with Rigid Inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Darche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT-CE 2022 : The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58286/27218⟩</w:t>
+              <w:t xml:space="preserve">NSG2022 28th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202220126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387329v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Characterization of the Seismic Parameters of a Soft Soil Reinforced with Rigid Inclusions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radar database collected over artificial debonding pavement structures during APT at the IFSTTAR's fatigue carrousel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Norgeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Doué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2022 28th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th International Conference on Accelerated Pavement Testing - APT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Apr 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485332v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance non destructive de l'état du béton des enceintes de confinement des centrales nucléaires avec et sans précontrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Ciccarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès international francophone sur les méthodes d'auscultation et d'évaluation des bétons (Diagnobéton 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive monitoring of mechanical stress in concrete for the survey of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotonarivo S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciccarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Review of Progress in Quantitative Nondestructive Evaluation - QNDE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Portland (OR), United States. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring localized cracks on under pressure concrete nuclear containment wall using linear and nonlinear ultrasonic coda wave interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261404v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Non destructive testing of concrete nuclear containment plants with surface waves : lab experiment on decimeter slabs and on the VeRCoRs mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048420v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive testing of concrete nuclear containment plants with surface waves : lab experiment on decimeter slabs and on the VeRCoRs mock-up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Monitoring localized cracks on under pressure concrete nuclear containment wall using linear and nonlinear ultrasonic coda wave interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 6 p., </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5031526⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261398v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Containment nuclear plant structures evaluation by non destructive testing: strategy and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TINCE 2016 3rd Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of the influence of multiple scattering on surface waves dispersion curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metais Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pageot Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDTCE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering NDT-CE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524147v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the influence of multiple scattering on surface waves dispersion curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering NDT-CE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDTCE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174450v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of concrete's behavior under 4-point bending load using Coda Wave Interferometry CWI analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Denver, Colorado, United States. pp.398-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coda Wave Interferometry (CWI) for monitoring early-age cementitious mortar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
+                <w:t xml:space="preserve">Benefits of the horizontal component in quantitative imaging of near-surface interfaces with lateral variations: synthetic model inversion and reduced scale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811105v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Coda Wave Interferometry (CWI) for monitoring early-age cementitious mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811096v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798858v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of the horizontal component in quantitative imaging of near-surface interfaces with lateral variations: synthetic model inversion and reduced scale modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811267v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du fluage par interférométrie de la CODA : illustration expérimentale lors d'un essai de flexion trois points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées COFREND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Dunkerque, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Larget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction heritage in coastal and marine environments (MEDACHS08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5730,163 +5864,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ambient seismic noise sources for long term monitoring of a sea dike: preliminary results of the SEEWALL project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bardainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5896,176 +6030,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar Database Collected over Artificial Debonding Pavement Structures During APT at the IFSTTAR’s Fatigue Carrousel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Norgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Doué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accelerated Pavement Testing to Transport Infrastructure Innovation. Proceedings of 6th APT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 96, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.632-639, 2020, Lecture Notes in Civil Engineering, 978-3-030-55236-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-55236-7_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6075,161 +6209,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radar database over large debonded areas into pavement structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Norgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6297,51 +6431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6070442"/>
+    <w:nsid w:val="71216D4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6528,51 +6662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-durand1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0168-8313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913720v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sa&#239;di-Muret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04325864v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Savant Todkar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx309" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Valensi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv170" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgeot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dou&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220126" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031646" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031526" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174450v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pageot Damien" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174460v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811105v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-55236-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_65" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-durand1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0168-8313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05557662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Djebbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102808" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sa&#239;di-Muret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04325864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Savant Todkar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx309" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Valensi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv170" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgeot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031526" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031646" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pageot Damien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-55236-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_65" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283403v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>