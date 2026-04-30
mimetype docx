--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -303,360 +303,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium dynamics in concrete: Effects of pump-induced conditioning on nonlinear coda wave interferometry parameters</w:t>
+                <w:t xml:space="preserve">Fabry–Perot interferences between untuned FBGs for ultrasonic measurements and isolation of their effect by blind source separation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilan Shaabani</w:t>
+                <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Mora</w:t>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 159 (1), pp.702-714. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 270, pp.120832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0042244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2026.120832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495334v1</w:t>
+                <w:t xml:space="preserve">hal-05543863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabry–Perot interferences between untuned FBGs for ultrasonic measurements and isolation of their effect by blind source separation techniques</w:t>
+                <w:t xml:space="preserve">Non-equilibrium dynamics in concrete: Effects of pump-induced conditioning on nonlinear coda wave interferometry parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+                <w:t xml:space="preserve">Shilan Shaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gallet</w:t>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 270, pp.120832. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 159 (1), pp.702-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2026.120832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0042244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543863v1</w:t>
+                <w:t xml:space="preserve">hal-05495334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent and incoherent Rayleigh wave attenuation for discriminating microstructural effects of thermal damage from moisture conditions in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -707,103 +707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of Embedding Fiber Bragg Grating Sensors in Castable Material : Influence of Material Shrinkage and Fiber Coatings on Ultrasonic Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (9), pp.2657. </w:t>
@@ -835,463 +835,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
+                <w:t xml:space="preserve">Quantification of the Uncertainty in Ultrasonic Wave Speed in Concrete: Application to Temperature Monitoring with Embedded Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangzhi Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pageot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (17), pp.5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24175588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288651v1</w:t>
+                <w:t xml:space="preserve">hal-04913720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Uncertainty in Ultrasonic Wave Speed in Concrete: Application to Temperature Monitoring with Embedded Transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rouba Hariri</w:t>
+                <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
+                <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24175588⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.103217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913720v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04889155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Decitre</w:t>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 148, pp.103217. </w:t>
+              <w:t xml:space="preserve">, 2024, 141, pp.102992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">irsn-04889155v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maquette instrumentée et systèmes de pilotage et communication pour le monitoring de durabilité du béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,90 +1506,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the seismic small-scale modelling by comparison with numerical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1666,64 +1666,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1800,51 +1800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,51 +1917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2051,51 +2051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of stress-induced velocity variation in concrete under direct tensile force and monitoring of the damage level by using thermally-compensated Coda Wave Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2198,64 +2198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.904-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2301,103 +2301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and attenuation for non-destructive testing of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (8), pp 743-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2463,103 +2463,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of embedded Fiber Bragg Grating networks for seismic characterization of an Excavated Damaged Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques &amp; Techniques AGAP - 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
@@ -2601,90 +2601,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des gradients de propriétés des bétons selon la profondeur par mesures ultrasonores embarquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
@@ -2707,329 +2707,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gallet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGZfP, Jun 2024, Potsdam, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/29636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05366285v1</w:t>
+                <w:t xml:space="preserve">hal-04943131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943131v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05366285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de la maquette pédagogique « Submersions rapides et protections associées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Battist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,103 +3097,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de fibres optiques à réseaux de Bragg pour la surveillance d'une structure cimentaire : modélisation ultrasonore à échelle réduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnobéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
@@ -3235,64 +3235,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient seismic noise processing to monitor sea dikes: the case of Noirmoutier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards passive ultrasonic sounding of a steelconcrete-steel containment structure using embedded optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,51 +3408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lefeuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Quelene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications January 25-27, 2023, Espoo, Finland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Espoo, Finland. pp.252-258</w:t>
@@ -3481,51 +3481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic evaluation of a steel-concrete structure using embedded Fiber Bragg Gratings (FBG) and piezoelectric sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3533,51 +3533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lefeuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT-CE 2022 : The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Zurich, Switzerland. </w:t>
@@ -3654,51 +3654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2022 28th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3857,103 +3857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance non destructive de l'état du béton des enceintes de confinement des centrales nucléaires avec et sans précontrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Ciccarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès international francophone sur les méthodes d'auscultation et d'évaluation des bétons (Diagnobéton 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
@@ -3995,51 +3995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive monitoring of mechanical stress in concrete for the survey of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotonarivo S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4101,567 +4101,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Abraham</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045176v1</w:t>
+                <w:t xml:space="preserve">hal-02048420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non destructive testing of concrete nuclear containment plants with surface waves : lab experiment on decimeter slabs and on the VeRCoRs mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048420v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive testing of concrete nuclear containment plants with surface waves : lab experiment on decimeter slabs and on the VeRCoRs mock-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring localized cracks on under pressure concrete nuclear containment wall using linear and nonlinear ultrasonic coda wave interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 6 p., </w:t>
+              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 5 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5031526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5031646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261398v1</w:t>
+                <w:t xml:space="preserve">hal-03261404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring localized cracks on under pressure concrete nuclear containment wall using linear and nonlinear ultrasonic coda wave interferometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261404v1</w:t>
+                <w:t xml:space="preserve">hal-02045176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Containment nuclear plant structures evaluation by non destructive testing: strategy and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,64 +4755,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pageot Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4850,77 +4850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4988,51 +4988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of concrete's behavior under 4-point bending load using Coda Wave Interferometry CWI analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5126,51 +5126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5219,441 +5219,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coda Wave Interferometry (CWI) for monitoring early-age cementitious mortar</w:t>
+                <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811105v1</w:t>
+                <w:t xml:space="preserve">hal-00811096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+                <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811096v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Coda Wave Interferometry (CWI) for monitoring early-age cementitious mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Choinska</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798858v1</w:t>
+                <w:t xml:space="preserve">hal-00811105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du fluage par interférométrie de la CODA : illustration expérimentale lors d'un essai de flexion trois points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5760,51 +5760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Larget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5878,77 +5878,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ambient seismic noise sources for long term monitoring of a sea dike: preliminary results of the SEEWALL project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,51 +6262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Norgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6431,51 +6431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71216D4D"/>
+    <w:nsid w:val="D4EC8633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6662,51 +6662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-durand1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0168-8313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05557662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Djebbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102808" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sa&#239;di-Muret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04325864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Savant Todkar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx309" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Valensi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv170" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgeot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031526" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031646" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pageot Damien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811105v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-55236-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_65" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283403v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-durand1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0168-8313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05557662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Djebbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102808" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sa&#239;di-Muret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175588" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04325864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Savant Todkar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx309" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Valensi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv170" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgeot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261398v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031526" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261404v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031646" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pageot Damien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-55236-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_65" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283403v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>