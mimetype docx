--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -169,161 +169,157 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative characterization approach using a microwave dielectric resonator-based probe and surface mapping of high-frequency electrical conductivity</w:t>
+                <w:t xml:space="preserve">Non-equilibrium dynamics in concrete: Effects of pump-induced conditioning on nonlinear coda wave interferometry parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roua Djebbi</w:t>
+                <w:t xml:space="preserve">Shilan Shaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pereira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (9), pp.1710-1724. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 159 (1), pp.702-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078725102808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0042244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557662v1</w:t>
+                <w:t xml:space="preserve">hal-05495334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabry–Perot interferences between untuned FBGs for ultrasonic measurements and isolation of their effect by blind source separation techniques</w:t>
               </w:r>
@@ -361,302 +357,306 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 270, pp.120832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.measurement.2026.120832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium dynamics in concrete: Effects of pump-induced conditioning on nonlinear coda wave interferometry parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative characterization approach using a microwave dielectric resonator-based probe and surface mapping of high-frequency electrical conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Djebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilan Shaabani</w:t>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Mora</w:t>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 159 (1), pp.702-714. </w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (9), pp.1710-1724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0042244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1759078725102808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495334v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent and incoherent Rayleigh wave attenuation for discriminating microstructural effects of thermal damage from moisture conditions in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -746,51 +746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -835,463 +835,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Uncertainty in Ultrasonic Wave Speed in Concrete: Application to Temperature Monitoring with Embedded Transducers</w:t>
+                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouba Hariri</w:t>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24175588⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141, pp.102992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913720v1</w:t>
+                <w:t xml:space="preserve">hal-04288651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Quantification of the Uncertainty in Ultrasonic Wave Speed in Concrete: Application to Temperature Monitoring with Embedded Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Decitre</w:t>
+                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (17), pp.5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24175588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04889155v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangzhi Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pageot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">J.M. Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 141, pp.102992. </w:t>
+              <w:t xml:space="preserve">, 2024, 148, pp.103217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04288651v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04889155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maquette instrumentée et systèmes de pilotage et communication pour le monitoring de durabilité du béton armé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narintsoa Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1500,377 +1500,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the seismic small-scale modelling by comparison with numerical methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatienne Leparoux</w:t>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Côte</w:t>
+                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 211 (1), pp.637-649. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.245-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggx309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548322v1</w:t>
+                <w:t xml:space="preserve">hal-01376636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the seismic small-scale modelling by comparison with numerical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+                <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73, pp.245-252. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 211 (1), pp.637-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggx309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376636v1</w:t>
+                <w:t xml:space="preserve">hal-02548322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicomponent reduced scale seismic modelling: upgrade of the MUSC laboratory with application to polarization observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 202 (3), pp.1993 - 2024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1904,77 +1904,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2038,103 +2038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of stress-induced velocity variation in concrete under direct tensile force and monitoring of the damage level by using thermally-compensated Coda Wave Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (8), pp.1038-1045. </w:t>
@@ -2198,64 +2198,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.904-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2301,103 +2301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and attenuation for non-destructive testing of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (8), pp 743-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2515,51 +2515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques &amp; Techniques AGAP - 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
@@ -2601,90 +2601,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des gradients de propriétés des bétons selon la profondeur par mesures ultrasonores embarquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
@@ -2707,329 +2707,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
+                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Yven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943131v1</w:t>
+                <w:t xml:space="preserve">cea-05366285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
+                <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGZfP, Jun 2024, Potsdam, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/29636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05366285v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de la maquette pédagogique « Submersions rapides et protections associées »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Battist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3123,77 +3123,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnobéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
@@ -3248,51 +3248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,51 +3408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lefeuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Quelene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications January 25-27, 2023, Espoo, Finland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Espoo, Finland. pp.252-258</w:t>
@@ -3533,51 +3533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lefeuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT-CE 2022 : The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Zurich, Switzerland. </w:t>
@@ -3628,77 +3628,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Characterization of the Seismic Parameters of a Soft Soil Reinforced with Rigid Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Darche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSG2022 28th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3857,51 +3857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance non destructive de l'état du béton des enceintes de confinement des centrales nucléaires avec et sans précontrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3909,51 +3909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Ciccarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès international francophone sur les méthodes d'auscultation et d'évaluation des bétons (Diagnobéton 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
@@ -3995,51 +3995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive monitoring of mechanical stress in concrete for the survey of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotonarivo S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4101,567 +4101,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean François Chaix</w:t>
+                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Garnier</w:t>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
+              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048420v1</w:t>
+                <w:t xml:space="preserve">hal-02045176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive testing of concrete nuclear containment plants with surface waves : lab experiment on decimeter slabs and on the VeRCoRs mock-up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261398v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring localized cracks on under pressure concrete nuclear containment wall using linear and nonlinear ultrasonic coda wave interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Non destructive testing of concrete nuclear containment plants with surface waves : lab experiment on decimeter slabs and on the VeRCoRs mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 5 p., </w:t>
+              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5031646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5031526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261404v1</w:t>
+                <w:t xml:space="preserve">hal-03261398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Monitoring localized cracks on under pressure concrete nuclear containment wall using linear and nonlinear ultrasonic coda wave interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045176v1</w:t>
+                <w:t xml:space="preserve">hal-03261404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Containment nuclear plant structures evaluation by non destructive testing: strategy and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4723,355 +4723,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the influence of multiple scattering on surface waves dispersion curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pageot Damien</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering NDT-CE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDTCE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174450v1</w:t>
+                <w:t xml:space="preserve">hal-02524147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of the influence of multiple scattering on surface waves dispersion curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metais Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pageot Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDTCE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering NDT-CE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524147v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of concrete's behavior under 4-point bending load using Coda Wave Interferometry CWI analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Denver, Colorado, United States. pp.398-404</w:t>
@@ -5094,208 +5094,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of the horizontal component in quantitative imaging of near-surface interfaces with lateral variations: synthetic model inversion and reduced scale modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coda Wave Interferometry (CWI) for monitoring early-age cementitious mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatienne Leparoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Bretaudeau</w:t>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Brossier</w:t>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811267v1</w:t>
+                <w:t xml:space="preserve">hal-00811105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5314,372 +5314,372 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coda Wave Interferometry (CWI) for monitoring early-age cementitious mortar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits of the horizontal component in quantitative imaging of near-surface interfaces with lateral variations: synthetic model inversion and reduced scale modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+                <w:t xml:space="preserve">Donatienne Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811105v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du fluage par interférométrie de la CODA : illustration expérimentale lors d'un essai de flexion trois points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5760,51 +5760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Larget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5904,51 +5904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6262,51 +6262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Norgeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6431,51 +6431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4EC8633"/>
+    <w:nsid w:val="C6A918F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6662,51 +6662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-durand1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0168-8313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05557662v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Djebbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102808" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sa&#239;di-Muret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175588" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04325864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Savant Todkar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548322v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx309" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Valensi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv170" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgeot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261398v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031526" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261404v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031646" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174450v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pageot Damien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811267v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811105v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-55236-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_65" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283403v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-durand1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0168-8313" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05557662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Djebbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078725102808" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913720v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sa&#239;di-Muret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04276921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narintsoa Ranaivomanana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bossard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Garros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Devie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.4.19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04325864v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Simonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Norgeot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Savant Todkar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548322v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Valensi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv170" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982272v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Battist" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Payrastre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296221v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Norgeot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dou&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261398v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031526" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031646" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pageot Damien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283409v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-55236-7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55236-7_65" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04283403v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>