--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1672,196 +1672,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fourth moment inequality for functionals of stationary processes</w:t>
+                <w:t xml:space="preserve">Empirical invariance principle for ergodic torus automorphisms; genericity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1239/jap/1231340235⟩</w:t>
+              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (2), pp.173-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219493708002287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00291502v1</w:t>
+                <w:t xml:space="preserve">hal-00322351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical invariance principle for ergodic torus automorphisms; genericity.</w:t>
+                <w:t xml:space="preserve">A fourth moment inequality for functionals of stationary processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (2), pp.173-195. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (4), pp.1086-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219493708002287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1239/jap/1231340235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322351v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between criteria leading to the weak invariance principle</w:t>
               </w:r>
@@ -2580,51 +2580,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizao Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.10.007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Samorodnitsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586410v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-BEJ1025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828370v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-52" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771965v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP235" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144128v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1229" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184411v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4492" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herold Dehling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tusche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716437v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-3216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-012-0450-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2013.07.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Volny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493711003504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.01.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385709000637" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Voln&#253;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.07.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1231340235" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322351v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493708002287" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Colombani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giraudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#233; Pilipauskait&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reding" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202580026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jacquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizao Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.10.007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622790v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Samorodnitsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586410v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-BEJ1025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828370v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Bierm&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-52" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771965v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-EJP235" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144128v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-AAP1229" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184411v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/16-EJP4492" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659073v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herold Dehling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tusche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/13-BEJ525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716437v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-3216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-012-0450-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852716v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2013.07.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Volny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493711003504" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474313v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2011.01.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331667v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385709000637" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291501v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Voln&#253;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2009.07.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493708002287" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1231340235" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291468v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Colombani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Giraudo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytaut&#233; Pilipauskait&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Reding" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202580026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Jacquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00346539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>