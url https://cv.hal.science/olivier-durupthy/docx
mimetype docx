--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -614,459 +614,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of supported ZSM-5 nanoparticles</w:t>
+                <w:t xml:space="preserve">Size and shape effect on the photocatalytic efficiency of TiO2 brookite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Ben Moussa</w:t>
+                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilef Borghol</w:t>
+                <w:t xml:space="preserve">Damia Gregori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hu</w:t>
+                <w:t xml:space="preserve">Roumayssaa Hazime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Casale</w:t>
+                <w:t xml:space="preserve">Alexandre Hérissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Millot</w:t>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 287, pp.177-182. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (2), pp.1213-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.05.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2924-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340122v1</w:t>
+                <w:t xml:space="preserve">hal-01968937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatase TiO 2 Nanorods as Cathode Materials for Aluminum-Ion Batteries</w:t>
+                <w:t xml:space="preserve">Synthesis of supported ZSM-5 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shutao Wang</w:t>
+                <w:t xml:space="preserve">Olfa Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostiantyn Kravchyk</w:t>
+                <w:t xml:space="preserve">Ilef Borghol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+                <w:t xml:space="preserve">David Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiqiang Tang</w:t>
+                <w:t xml:space="preserve">Sandra Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Krumeich</w:t>
+                <w:t xml:space="preserve">Yannick Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (10), pp.6428-6435. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 287, pp.177-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354123v1</w:t>
+                <w:t xml:space="preserve">hal-02340122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and shape effect on the photocatalytic efficiency of TiO2 brookite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Anatase TiO 2 Nanorods as Cathode Materials for Aluminum-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shutao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostiantyn Kravchyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hérissan</w:t>
+                <w:t xml:space="preserve">Weiqiang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Guillard</w:t>
+                <w:t xml:space="preserve">Frank Krumeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (2), pp.1213-1225. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (10), pp.6428-6435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-2924-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968937v1</w:t>
+                <w:t xml:space="preserve">hal-02354123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroaggregation and Selective Deposition for the Fine Design of Nanoarchitectured Bifunctional Catalysts: Application to Hydroisomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1150,303 +1150,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Design of Pt-Doped Bi _\textrm2 WO _\textrm6 Nanoparticle Synthesis for Enhanced Photocatalytic Properties</w:t>
+                <w:t xml:space="preserve">How Should Iron and Titanium be Combined in Oxides to Improve Photoelectrochemical Properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Lavergne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Sarah Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Portehault</w:t>
+                <w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loraine Duclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (43), pp.24521 - 24532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291225v1</w:t>
+                <w:t xml:space="preserve">hal-01393396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Should Iron and Titanium be Combined in Oxides to Improve Photoelectrochemical Properties?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Design of Pt-Doped Bi _\textrm2 WO _\textrm6 Nanoparticle Synthesis for Enhanced Photocatalytic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigismund T.A.G. Melissen</w:t>
+                <w:t xml:space="preserve">Marie-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loraine Duclaux</w:t>
+                <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (13-14), pp.2159-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b05794⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393396v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to metal oxide nanoparticles administered at occupationally relevant doses induces pulmonary effects in mice</w:t>
               </w:r>
@@ -1694,693 +1694,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological control of TiO2 anatase nanoparticles: What is the good surface property to obtain efficient photocatalysts?</w:t>
+                <w:t xml:space="preserve">New Insights Into BiVO4 Properties as Visible Light Photocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (23), pp.12967-12977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137474v1</w:t>
+                <w:t xml:space="preserve">hal-01291233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights Into BiVO4 Properties as Visible Light Photocatalyst</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological control of TiO2 anatase nanoparticles: What is the good surface property to obtain efficient photocatalysts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mariey</w:t>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (23), pp.12967-12977. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 174-175, pp.350-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291233v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of metal oxide nanoparticles in histopathological changes observed in the lung of welders.</w:t>
+                <w:t xml:space="preserve">Ligand and Solvation Effects on the Structural and Electronic Properties of Small Gold Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Andujar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angélique Simon-Deckers</w:t>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Galateau-Sallé</w:t>
+                <w:t xml:space="preserve">Barbara Fresch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fayard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-8977-11-23⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (8), pp.4362-4376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp409019z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00997834v1</w:t>
+                <w:t xml:space="preserve">hal-01289926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Analysis of the Proximities of OH Ligands and Vanadium Sites in a Polyoxovanadate Cluster Using Frequency-Selective H-1-V-51 Solid-State NMR Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of metal oxide nanoparticles in histopathological changes observed in the lung of welders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Simon-Deckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Pourpoint</w:t>
+                <w:t xml:space="preserve">Françoise Galateau-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Trébosc</w:t>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bonhomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Steunou</w:t>
+                <w:t xml:space="preserve">Gregory Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp505194q⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-8977-11-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275061v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00997834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand and Solvation Effects on the Structural and Electronic Properties of Small Gold Clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative Analysis of the Proximities of OH Ligands and Vanadium Sites in a Polyoxovanadate Cluster Using Frequency-Selective H-1-V-51 Solid-State NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pourpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fresch</w:t>
+                <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Remacle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Steunou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (8), pp.4362-4376. </w:t>
+              <w:t xml:space="preserve">, 2014, 118 (32), pp.18580-18588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp409019z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp505194q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289926v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO2 Studied by Adsorption Techniques. 2. Solid-Liquid Interface</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,77 +2772,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into Bi2WO6 Properties as a Visible-Light Photocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2945,51 +2945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3034,177 +3034,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystalline Brookite with Enhanced Stability and Photocatalytic Activity: Influence of Lanthanum(III) Doping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano Design of Alumina Supported Monometallic Catalysts: A Promising Way to Improve the Selective Hydrogenation of Poly-Unsaturated Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Perego</w:t>
+                <w:t xml:space="preserve">Tivadar Cseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Heng Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+                <w:t xml:space="preserve">Laure Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aguilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Revel</w:t>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (2), pp.752-760. </w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (11-13), pp.690 - 699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am201397n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11244-012-9868-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468414v1</w:t>
+                <w:t xml:space="preserve">hal-01492791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic TiO2 Macroscopic Fibers Obtained Through Integrative Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3213,1202 +3225,1190 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.5350-5359. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00749061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general route to nanostructured M[V3O8] and M-x[V6O16] (x=1 and 2) and their first evaluation for building enzymatic biosensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Mousty</w:t>
+                <w:t xml:space="preserve">Nanocrystalline Brookite with Enhanced Stability and Photocatalytic Activity: Influence of Lanthanum(III) Doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Heng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2jm30485f⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.752-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am201397n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461422v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do TiO2 Nanoparticles Really Taste Better When Cooked in a Microwave Oven?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (16), pp.2707 - 2715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejic.201101269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticle polymorphism on dye-sensitized solar cell photovoltaic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 232, pp.22 - 31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2012.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO 2 Studied by Adsorption Techniques. 1. The Use of Gaseous Molecular Probes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">A general route to nanostructured M[V3O8] and M-x[V6O16] (x=1 and 2) and their first evaluation for building enzymatic biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Douillard</w:t>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+                <w:t xml:space="preserve">Cécile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp307707h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (30), pp.15291-15302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm30485f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468549v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano Design of Alumina Supported Monometallic Catalysts: A Promising Way to Improve the Selective Hydrogenation of Poly-Unsaturated Hydrocarbons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tivadar Cseri</w:t>
+                <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO 2 Studied by Adsorption Techniques. 1. The Use of Gaseous Molecular Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Aguilhon</w:t>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Jean Marc Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-012-9868-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (46), pp.24596 - 24606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp307707h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01492791v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic formation of Titania Thin Films: Effect of Amino Acids on the Deposition Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Basic concepts of the crystallization from aqueous solutions: The example of aluminum oxy(hydroxi)des and aluminosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (5), pp.1624-1632. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (2-3), pp.113-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am2001746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354007v1</w:t>
+                <w:t xml:space="preserve">hal-02354000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic concepts of the crystallization from aqueous solutions: The example of aluminum oxy(hydroxi)des and aluminosilicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bi2O3, BiVO4, and Bi2WO6: Impact of Surface Properties on Photocatalytic Activity under Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Corinne Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chiche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+                <w:t xml:space="preserve">Valerie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 343 (2-3), pp.113-122. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (13), pp.5657-5666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp109134z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354000v1</w:t>
+                <w:t xml:space="preserve">hal-01840373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi2O3, BiVO4, and Bi2WO6: Impact of Surface Properties on Photocatalytic Activity under Visible Light</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+                <w:t xml:space="preserve">Biomimetic formation of Titania Thin Films: Effect of Amino Acids on the Deposition Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Chaneac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+                <w:t xml:space="preserve">Lars P.H. Jeurgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Ruaux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joachim Bill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (13), pp.5657-5666. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (5), pp.1624-1632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp109134z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am2001746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840373v1</w:t>
+                <w:t xml:space="preserve">hal-02354007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature sol–gel synthesis of crystalline Cs[V3O8]. Probing the hydration level of the interlamellar space by 51V and 133Cs MAS NMR spectroscopy</w:t>
               </w:r>
@@ -4420,51 +4420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,51 +4540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired synthesis of crystalline TiO 2 : Effect of amino acids on nanoparticles structure and shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Aldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4657,51 +4657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercalation of dipeptides during V2O5.nH2O xerogel condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4746,423 +4746,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pH and ionic strength on vanadium (v) oxides formation. From V2O5.nH2O gels to crystalline NaV3O8.1.5H2O</w:t>
+                <w:t xml:space="preserve">Vanadium Oxide Foams: An Insight into the Structure of the Vanadium Oxide Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bonhomme</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chandrappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (25), pp.6395-6402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm051429y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022434v1</w:t>
+                <w:t xml:space="preserve">hal-02354079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium oxide foams: an insight into the structure of the vanadium oxide walls</w:t>
+                <w:t xml:space="preserve">Influence of pH and ionic strength on vanadium (v) oxides formation. From V2O5.nH2O gels to crystalline NaV3O8.1.5H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.T. Chandrappa</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17 (/), pp.6395-6402</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.1090-1098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293121v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium Oxide Foams: An Insight into the Structure of the Vanadium Oxide Walls</w:t>
+                <w:t xml:space="preserve">Vanadium oxide foams: an insight into the structure of the vanadium oxide walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Chandrappa</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.T. Chandrappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17 (25), pp.6395-6402. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 17 (/), pp.6395-6402</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm051429y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02354079v1</w:t>
+                <w:t xml:space="preserve">hal-00293121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of Amino-Containing Peptides with Sodium Silicate and Colloidal Silica: A Biomimetic Approach of Silicification</w:t>
               </w:r>
@@ -5587,51 +5587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Habrioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5769,51 +5769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59347E9B"/>
+    <w:nsid w:val="C1FC9630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6000,51 +6000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-durupthy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8010-1706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093000731" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-9503-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral Valero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Digne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08629" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340122v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.05.063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kravchyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01391" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tinat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Jin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b01461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlande Pr&#233;sum&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran van Nhieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1242797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cousin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504638f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00997834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Galateau-Sall&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-23" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505194q" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fresch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Remacle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409019z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aschehoug" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0112-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguilhon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomazeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV6KTXLQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Perego" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am201397n" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749061v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200731" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7TMJMGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30485f" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Magne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.01.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTDQCWJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Cseri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9868-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Z8C36CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P.H. Jeurgens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bill" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2001746" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804397c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A6A2A9496CE935E9033982AA452D36E01081501/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Aldinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060405g" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022434v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Chandrappa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354079v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chandrappa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051429y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H6KQV0T2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354113v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la011106q" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-959GQ45D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05481055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deswazi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Merino-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alvarez-Guerra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irabien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-durupthy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8010-1706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093000731" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-9503-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral Valero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Digne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08629" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.05.063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kravchyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Tang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tinat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Jin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b01461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlande Pr&#233;sum&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran van Nhieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1242797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cousin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504638f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fresch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Remacle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409019z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00997834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Galateau-Sall&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505194q" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aschehoug" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0112-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguilhon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomazeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV6KTXLQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Cseri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9868-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Z8C36CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200731" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7TMJMGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Perego" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am201397n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Magne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.01.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTDQCWJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30485f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P.H. Jeurgens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bill" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2001746" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804397c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A6A2A9496CE935E9033982AA452D36E01081501/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Aldinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060405g" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chandrappa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051429y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H6KQV0T2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Chandrappa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354113v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la011106q" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-959GQ45D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05481055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deswazi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Merino-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alvarez-Guerra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irabien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>