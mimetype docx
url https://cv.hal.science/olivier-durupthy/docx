--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -1694,295 +1694,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights Into BiVO4 Properties as Visible Light Photocatalyst</w:t>
+                <w:t xml:space="preserve">Morphological control of TiO2 anatase nanoparticles: What is the good surface property to obtain efficient photocatalysts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamar Saison</w:t>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mariey</w:t>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01468⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 174-175, pp.350-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291233v1</w:t>
+                <w:t xml:space="preserve">hal-01137474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological control of TiO2 anatase nanoparticles: What is the good surface property to obtain efficient photocatalysts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Insights Into BiVO4 Properties as Visible Light Photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 174-175, pp.350-360. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (23), pp.12967-12977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137474v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand and Solvation Effects on the Structural and Electronic Properties of Small Gold Clusters</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2624,303 +2624,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Soft Chemistry Route to Selective Nickel-Based Nanocatalysts with Faceted Morphologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Insights into Bi2WO6 Properties as a Visible-Light Photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aguilhon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Boissière</w:t>
+                <w:t xml:space="preserve">Pierre Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppsc.201300023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.22656-22666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4048192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289773v1</w:t>
+                <w:t xml:space="preserve">hal-00917872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Bi2WO6 Properties as a Visible-Light Photocatalyst</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">A Soft Chemistry Route to Selective Nickel-Based Nanocatalysts with Faceted Morphologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aguilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (6), pp.532-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.201300023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4048192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00917872v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic TiO2 Macroscopic Fiber Obtained through Integrative Chemistry</w:t>
               </w:r>
@@ -2945,51 +2945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3040,90 +3040,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano Design of Alumina Supported Monometallic Catalysts: A Promising Way to Improve the Selective Hydrogenation of Poly-Unsaturated Hydrocarbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Thomazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tivadar Cseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aguilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3180,337 +3180,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic TiO2 Macroscopic Fibers Obtained Through Integrative Chemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dufour</w:t>
+                <w:t xml:space="preserve">Nanocrystalline Brookite with Enhanced Stability and Photocatalytic Activity: Influence of Lanthanum(III) Doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Heng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200731⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.752-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am201397n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749061v1</w:t>
+                <w:t xml:space="preserve">hal-01468414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystalline Brookite with Enhanced Stability and Photocatalytic Activity: Influence of Lanthanum(III) Doping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yu-Heng Wang</w:t>
+                <w:t xml:space="preserve">Photocatalytic TiO2 Macroscopic Fibers Obtained Through Integrative Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.5350-5359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am201397n⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01468414v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do TiO2 Nanoparticles Really Taste Better When Cooked in a Microwave Oven?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4156,64 +4156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi2O3, BiVO4, and Bi2WO6: Impact of Surface Properties on Photocatalytic Activity under Visible Light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chaneac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5769,51 +5769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1FC9630"/>
+    <w:nsid w:val="1BF87DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6000,51 +6000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-durupthy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8010-1706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093000731" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-9503-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral Valero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Digne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08629" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.05.063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kravchyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Tang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tinat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Jin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b01461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlande Pr&#233;sum&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran van Nhieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1242797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cousin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504638f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fresch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Remacle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409019z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00997834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Galateau-Sall&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505194q" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aschehoug" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0112-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguilhon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomazeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300023" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV6KTXLQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Cseri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9868-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Z8C36CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749061v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200731" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7TMJMGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Perego" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am201397n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Magne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.01.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTDQCWJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30485f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P.H. Jeurgens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bill" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2001746" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804397c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A6A2A9496CE935E9033982AA452D36E01081501/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Aldinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060405g" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chandrappa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051429y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H6KQV0T2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Chandrappa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354113v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la011106q" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-959GQ45D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05481055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deswazi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Merino-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alvarez-Guerra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irabien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-durupthy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8010-1706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093000731" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-9503-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral Valero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Digne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08629" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.05.063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kravchyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Tang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tinat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Jin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b01461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlande Pr&#233;sum&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran van Nhieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1242797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cousin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504638f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fresch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Remacle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409019z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00997834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Galateau-Sall&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505194q" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aschehoug" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0112-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguilhon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomazeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV6KTXLQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Cseri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9868-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Z8C36CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Perego" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am201397n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200731" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7TMJMGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Magne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.01.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTDQCWJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30485f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P.H. Jeurgens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bill" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2001746" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804397c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A6A2A9496CE935E9033982AA452D36E01081501/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Aldinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060405g" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chandrappa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051429y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H6KQV0T2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Chandrappa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354113v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la011106q" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-959GQ45D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05481055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deswazi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Merino-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alvarez-Guerra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irabien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>