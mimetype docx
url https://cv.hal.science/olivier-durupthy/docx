--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -614,459 +614,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and shape effect on the photocatalytic efficiency of TiO2 brookite</w:t>
+                <w:t xml:space="preserve">Synthesis of supported ZSM-5 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+                <w:t xml:space="preserve">Olfa Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damia Gregori</w:t>
+                <w:t xml:space="preserve">Ilef Borghol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roumayssaa Hazime</w:t>
+                <w:t xml:space="preserve">David Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hérissan</w:t>
+                <w:t xml:space="preserve">Sandra Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Guillard</w:t>
+                <w:t xml:space="preserve">Yannick Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54 (2), pp.1213-1225. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 287, pp.177-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-018-2924-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968937v1</w:t>
+                <w:t xml:space="preserve">hal-02340122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of supported ZSM-5 nanoparticles</w:t>
+                <w:t xml:space="preserve">Anatase TiO 2 Nanorods as Cathode Materials for Aluminum-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Ben Moussa</w:t>
+                <w:t xml:space="preserve">Shutao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilef Borghol</w:t>
+                <w:t xml:space="preserve">Kostiantyn Kravchyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Hu</w:t>
+                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Casale</w:t>
+                <w:t xml:space="preserve">Weiqiang Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Millot</w:t>
+                <w:t xml:space="preserve">Frank Krumeich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 287, pp.177-182. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (10), pp.6428-6435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.05.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340122v1</w:t>
+                <w:t xml:space="preserve">hal-02354123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatase TiO 2 Nanorods as Cathode Materials for Aluminum-Ion Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and shape effect on the photocatalytic efficiency of TiO2 brookite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shutao Wang</w:t>
+                <w:t xml:space="preserve">Damia Gregori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostiantyn Kravchyk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+                <w:t xml:space="preserve">Roumayssaa Hazime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiqiang Tang</w:t>
+                <w:t xml:space="preserve">Alexandre Hérissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Krumeich</w:t>
+                <w:t xml:space="preserve">Chantal Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (10), pp.6428-6435. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (2), pp.1213-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-018-2924-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354123v1</w:t>
+                <w:t xml:space="preserve">hal-01968937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroaggregation and Selective Deposition for the Fine Design of Nanoarchitectured Bifunctional Catalysts: Application to Hydroisomerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfa Ben Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1694,693 +1694,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological control of TiO2 anatase nanoparticles: What is the good surface property to obtain efficient photocatalysts?</w:t>
+                <w:t xml:space="preserve">New Insights Into BiVO4 Properties as Visible Light Photocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ruaux</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (23), pp.12967-12977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137474v1</w:t>
+                <w:t xml:space="preserve">hal-01291233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights Into BiVO4 Properties as Visible Light Photocatalyst</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological control of TiO2 anatase nanoparticles: What is the good surface property to obtain efficient photocatalysts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chemin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pigeot-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mariey</w:t>
+                <w:t xml:space="preserve">Valérie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (23), pp.12967-12977. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 174-175, pp.350-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b01468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291233v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand and Solvation Effects on the Structural and Electronic Properties of Small Gold Clusters</w:t>
+                <w:t xml:space="preserve">Role of metal oxide nanoparticles in histopathological changes observed in the lung of welders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+                <w:t xml:space="preserve">Pascal Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Simon-Deckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fresch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Françoise Galateau-Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Remacle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp409019z⟩</w:t>
+              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-8977-11-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289926v1</w:t>
+                <w:t xml:space="preserve">inserm-00997834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of metal oxide nanoparticles in histopathological changes observed in the lung of welders.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Analysis of the Proximities of OH Ligands and Vanadium Sites in a Polyoxovanadate Cluster Using Frequency-Selective H-1-V-51 Solid-State NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Galateau-Sallé</w:t>
+                <w:t xml:space="preserve">Frédérique Pourpoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fayard</w:t>
+                <w:t xml:space="preserve">Julien Trébosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Beaune</w:t>
+                <w:t xml:space="preserve">Christian Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle and Fibre Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-8977-11-23⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (32), pp.18580-18588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp505194q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00997834v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Analysis of the Proximities of OH Ligands and Vanadium Sites in a Polyoxovanadate Cluster Using Frequency-Selective H-1-V-51 Solid-State NMR Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ligand and Solvation Effects on the Structural and Electronic Properties of Small Gold Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Trébosc</w:t>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bonhomme</w:t>
+                <w:t xml:space="preserve">Barbara Fresch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Steunou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Remacle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (32), pp.18580-18588. </w:t>
+              <w:t xml:space="preserve">, 2014, 118 (8), pp.4362-4376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp505194q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp409019z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01275061v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO2 Studied by Adsorption Techniques. 2. Solid-Liquid Interface</w:t>
               </w:r>
@@ -2392,51 +2392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2494,291 +2494,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of luminescence quenching at long coupling distances in europium (III) doped core-shell gold silica nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Insights into Bi2WO6 Properties as a Visible-Light Photocatalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bertry</w:t>
+                <w:t xml:space="preserve">Pierre Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gold bulletin : a quarterly review of research on gold and its applications in industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13404-013-0112-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.22656-22666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp4048192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289746v1</w:t>
+                <w:t xml:space="preserve">hal-00917872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights into Bi2WO6 Properties as a Visible-Light Photocatalyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamar Saison</w:t>
+                <w:t xml:space="preserve">Experimental evidence of luminescence quenching at long coupling distances in europium (III) doped core-shell gold silica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bertry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aschehoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117, pp.22656-22666. </w:t>
+              <w:t xml:space="preserve">Gold bulletin : a quarterly review of research on gold and its applications in industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (4), pp.349-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4048192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13404-013-0112-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917872v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Soft Chemistry Route to Selective Nickel-Based Nanocatalysts with Faceted Morphologies</w:t>
               </w:r>
@@ -2945,51 +2945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3034,1381 +3034,1381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano Design of Alumina Supported Monometallic Catalysts: A Promising Way to Improve the Selective Hydrogenation of Poly-Unsaturated Hydrocarbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+                <w:t xml:space="preserve">Photocatalytic TiO2 Macroscopic Fibers Obtained Through Integrative Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-012-9868-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.5350-5359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492791v1</w:t>
+                <w:t xml:space="preserve">hal-00749061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocrystalline Brookite with Enhanced Stability and Photocatalytic Activity: Influence of Lanthanum(III) Doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Perego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Heng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (2), pp.752-760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am201397n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic TiO2 Macroscopic Fibers Obtained Through Integrative Chemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dufour</w:t>
+                <w:t xml:space="preserve">A general route to nanostructured M[V3O8] and M-x[V6O16] (x=1 and 2) and their first evaluation for building enzymatic biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Steunou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.5350-5359. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (30), pp.15291-15302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c2jm30485f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00749061v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do TiO2 Nanoparticles Really Taste Better When Cooked in a Microwave Oven?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colbeau-Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012 (16), pp.2707 - 2715. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201101269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201101269⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticle polymorphism on dye-sensitized solar cell photovoltaic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Magne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 232, pp.22 - 31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2012.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2012.01.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general route to nanostructured M[V3O8] and M-x[V6O16] (x=1 and 2) and their first evaluation for building enzymatic biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Steunou</w:t>
+                <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO 2 Studied by Adsorption Techniques. 1. The Use of Gaseous Molecular Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamad Ali Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mousty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+                <w:t xml:space="preserve">Jean Marc Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laurent</w:t>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2jm30485f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (46), pp.24596 - 24606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp307707h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461422v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Morphology and Crystallinity on Surface Reactivity of Nanosized Anatase TiO 2 Studied by Adsorption Techniques. 1. The Use of Gaseous Molecular Probes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+                <w:t xml:space="preserve">Nano Design of Alumina Supported Monometallic Catalysts: A Promising Way to Improve the Selective Hydrogenation of Poly-Unsaturated Hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Thomazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tivadar Cseri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Razafitianamaharavo</w:t>
+                <w:t xml:space="preserve">Laure Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aguilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Douillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (11-13), pp.690 - 699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-012-9868-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp307707h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01468549v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic concepts of the crystallization from aqueous solutions: The example of aluminum oxy(hydroxi)des and aluminosilicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic formation of Titania Thin Films: Effect of Amino Acids on the Deposition Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+                <w:t xml:space="preserve">Lars P.H. Jeurgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chiche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joachim Bill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 343 (2-3), pp.113-122. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (5), pp.1624-1632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am2001746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354000v1</w:t>
+                <w:t xml:space="preserve">hal-02354007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi2O3, BiVO4, and Bi2WO6: Impact of Surface Properties on Photocatalytic Activity under Visible Light</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basic concepts of the crystallization from aqueous solutions: The example of aluminum oxy(hydroxi)des and aluminosilicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Chaneac</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chanéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Ruaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 (13), pp.5657-5666. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (2-3), pp.113-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp109134z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840373v1</w:t>
+                <w:t xml:space="preserve">hal-02354000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic formation of Titania Thin Films: Effect of Amino Acids on the Deposition Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bi2O3, BiVO4, and Bi2WO6: Impact of Surface Properties on Photocatalytic Activity under Visible Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Bill</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie Ruaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (5), pp.1624-1632. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (13), pp.5657-5666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am2001746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp109134z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354007v1</w:t>
+                <w:t xml:space="preserve">hal-01840373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature sol–gel synthesis of crystalline Cs[V3O8]. Probing the hydration level of the interlamellar space by 51V and 133Cs MAS NMR spectroscopy</w:t>
               </w:r>
@@ -4420,51 +4420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,51 +4540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inspired synthesis of crystalline TiO 2 : Effect of amino acids on nanoparticles structure and shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Bill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Aldinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4657,51 +4657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercalation of dipeptides during V2O5.nH2O xerogel condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Livage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4746,423 +4746,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00114843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium Oxide Foams: An Insight into the Structure of the Vanadium Oxide Walls</w:t>
+                <w:t xml:space="preserve">Influence of pH and ionic strength on vanadium (v) oxides formation. From V2O5.nH2O gels to crystalline NaV3O8.1.5H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Chandrappa</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15, pp.1090-1098</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354079v1</w:t>
+                <w:t xml:space="preserve">hal-00022434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pH and ionic strength on vanadium (v) oxides formation. From V2O5.nH2O gels to crystalline NaV3O8.1.5H2O</w:t>
+                <w:t xml:space="preserve">Vanadium oxide foams: an insight into the structure of the vanadium oxide walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bonhomme</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.T. Chandrappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15, pp.1090-1098</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (/), pp.6395-6402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022434v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanadium oxide foams: an insight into the structure of the vanadium oxide walls</w:t>
+                <w:t xml:space="preserve">Vanadium Oxide Foams: An Insight into the Structure of the Vanadium Oxide Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Steunou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.T. Chandrappa</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chandrappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 17 (/), pp.6395-6402</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 17 (25), pp.6395-6402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm051429y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293121v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of Amino-Containing Peptides with Sodium Silicate and Colloidal Silica: A Biomimetic Approach of Silicification</w:t>
               </w:r>
@@ -5769,51 +5769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BF87DE3"/>
+    <w:nsid w:val="53261765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6000,51 +6000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-durupthy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8010-1706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093000731" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-9503-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral Valero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Digne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08629" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.05.063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kravchyk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Tang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01391" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tinat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Jin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b01461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlande Pr&#233;sum&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran van Nhieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1242797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cousin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504638f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fresch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Remacle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409019z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00997834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Galateau-Sall&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaune" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505194q" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aschehoug" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0112-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguilhon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomazeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV6KTXLQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Cseri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9868-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Z8C36CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Perego" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am201397n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749061v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200731" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7TMJMGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Magne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.01.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTDQCWJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30485f" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P.H. Jeurgens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bill" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2001746" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804397c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A6A2A9496CE935E9033982AA452D36E01081501/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Aldinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060405g" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chandrappa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051429y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H6KQV0T2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Chandrappa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354113v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la011106q" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-959GQ45D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05481055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deswazi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Merino-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alvarez-Guerra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irabien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-durupthy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8010-1706" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/093000731" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/V-9503-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05318548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Blot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Laberty-Robert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202500222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03547230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Elena Pradas del Real" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12030422" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561032v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Valette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Corral Valero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vall&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Digne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c08629" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02340122v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ben Moussa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Millot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.05.063" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shutao Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Kravchyk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pigeot-Remy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Krumeich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01391" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Gregori" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumayssaa Hazime" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;rissan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Guillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-018-2924-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02160135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tinat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Jin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b01461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismund T.A.G. Melissen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Duclaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b05794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lavergne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501208" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZTBNVQ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496265v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirlande Pr&#233;sum&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Simon-Deckers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz-Raulet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Le Grand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tran van Nhieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17435390.2016.1242797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157188v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cousin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Geertsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cassier-Chauvat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chauvat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es504638f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Saison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mariey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b01468" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01137474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ruaux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.03.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00997834v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Galateau-Sall&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaune" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-8977-11-23" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275061v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Steunou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505194q" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fresch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Remacle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp409019z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802016v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ali Ahmad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3077084" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00917872v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gras" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4048192" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bertry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aschehoug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-013-0112-y" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguilhon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomazeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BV6KTXLQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.100" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200731" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7TMJMGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Perego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Heng Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Revel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am201397n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461422v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mousty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm30485f" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colbeau-Justin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201101269" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNG0BF60-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01494501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Magne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lancel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2012.01.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTDQCWJ9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01468549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Douillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp307707h" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tivadar Cseri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bisson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9868-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4Z8C36CV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354007v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P.H. Jeurgens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Bill" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am2001746" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354000v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jolivet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chaneac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Ruaux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109134z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354059v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Maquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Livage" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804397c" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A6A2A9496CE935E9033982AA452D36E01081501/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354069v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Aldinger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg060405g" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114843v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coradin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022434v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293121v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Chandrappa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354079v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chandrappa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051429y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H6KQV0T2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02354113v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la011106q" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-959GQ45D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05481055v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deswazi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04029670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Merino-Garcia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tinat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alvarez-Guerra" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Irabien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024932v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Habrioux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Stevens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>