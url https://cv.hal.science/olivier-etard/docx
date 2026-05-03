--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -196,295 +196,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial characterization of physiological noise in rs-fMRI at a high temporal resolution</w:t>
+                <w:t xml:space="preserve">Tissue-type plasminogen activator expression by endothelial cells and oligodendrocytes is required for proper CNS myelination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
+                <w:t xml:space="preserve">Barbara Delaunay-Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Mauboussin</w:t>
+                <w:t xml:space="preserve">Elsa Pouettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Naveau</w:t>
+                <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vandevelde</w:t>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
+                <w:t xml:space="preserve">Erwan Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1457. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-31018-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-025-02110-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461403v1</w:t>
+                <w:t xml:space="preserve">hal-05460400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-type plasminogen activator expression by endothelial cells and oligodendrocytes is required for proper CNS myelination</w:t>
+                <w:t xml:space="preserve">Temporal and spatial characterization of physiological noise in rs-fMRI at a high temporal resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Delaunay-Piednoir</w:t>
+                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Pouettre</w:t>
+                <w:t xml:space="preserve">Marin Mauboussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Etard</w:t>
+                <w:t xml:space="preserve">Mikael Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Goux</w:t>
+                <w:t xml:space="preserve">Anais Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Baudron</w:t>
+                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.192. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-025-02110-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-31018-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460400v1</w:t>
+                <w:t xml:space="preserve">hal-05461403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic functional MRI markers of drowsiness during sleep onset period</w:t>
               </w:r>
@@ -598,745 +598,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of repetitive transcranial magnetic stimulation of the right inferior parietal lobe on the body image perception in anorexia nervosa: A pilot randomized controlled study</w:t>
+                <w:t xml:space="preserve">Exploration of effects of galvanic vestibular stimulation on circadian rhythms and its associations with sleep and spatial memory in patients with breast cancer: The ICANSLEEP-2 protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chastan</w:t>
+                <w:t xml:space="preserve">Melvin Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najate Achamrah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Nathou</w:t>
+                <w:t xml:space="preserve">Laura de Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐astrid Piquet</w:t>
+                <w:t xml:space="preserve">Bénédicte Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Segura-Djezzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franka Glöckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/brb3.3617⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693206v1</w:t>
+                <w:t xml:space="preserve">hal-05008014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulate the impact of the drowsiness on the resting state functional connectivity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effects of repetitive transcranial magnetic stimulation of the right inferior parietal lobe on the body image perception in anorexia nervosa: A pilot randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najate Achamrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nathou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐astrid Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59476-8⟩</w:t>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.3617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562364v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Classification of Sleep Stages from EEG Signals Using Riemannian Metrics and Transformer Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Yger</w:t>
+                <w:t xml:space="preserve">Modulate the impact of the drowsiness on the resting state functional connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sandrine Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tzourio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-024-03310-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.8652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59476-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638612v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of repetitive transcranial magnetic stimulation of the right inferior parietal lobe on the body image perception in anorexia nervosa: A pilot randomized controlled study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Automatic Classification of Sleep Stages from EEG Signals Using Riemannian Metrics and Transformer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Seraphim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lechervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/brb3.3617⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (7), pp.953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-024-03310-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643568v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of effects of galvanic vestibular stimulation on circadian rhythms and its associations with sleep and spatial memory in patients with breast cancer: The ICANSLEEP-2 protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franka Glöckner</w:t>
+                <w:t xml:space="preserve">Effects of repetitive transcranial magnetic stimulation of the right inferior parietal lobe on the body image perception in anorexia nervosa: A pilot randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chastan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najate Achamrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nathou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐astrid Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (7), pp.e3617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/brb3.3617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306462⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05008014v1</w:t>
+                <w:t xml:space="preserve">hal-04643568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sleep disturbances and circadian rhythms modifications on cognition in breast cancer women before and after adjuvant chemotherapy: the ICANSLEEP-1 protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Elia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura de Girolamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melvin Galin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rehel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1785,51 +1785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation for patients with functional paralysis: a randomized controlled study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier M Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2177,295 +2177,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoimmune encephalitis mediated by B-cell response against &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-methyl-D-aspartate receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GeodesicSlicer: a Slicer Toolbox for Targeting Brain Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Briend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bardou</w:t>
+                <w:t xml:space="preserve">E. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nathou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaa250⟩</w:t>
+              <w:t xml:space="preserve">Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.509-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12021-020-09457-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329239v1</w:t>
+                <w:t xml:space="preserve">hal-03047844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeodesicSlicer: a Slicer Toolbox for Targeting Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Briend</w:t>
+                <w:t xml:space="preserve">Autoimmune encephalitis mediated by B-cell response against &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-methyl-D-aspartate receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Docagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Helie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Leroux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Dollfus</w:t>
+                <w:t xml:space="preserve">Isabelle Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (4), pp.509-516. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.2957--2972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12021-020-09457-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awaa250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047844v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related neural correlates of facial trustworthiness detection during economic interaction.</w:t>
               </w:r>
@@ -2732,51 +2732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory verbal hallucinations in schizophrenia: current perspectives in brain stimulation treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3377,350 +3377,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rTMS on functional connectivity within the language network in schizophrenia patients with auditory hallucinations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADAMTS‐4 in oligodendrocytes contributes to myelination with an impact on motor function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Razafimandimby</w:t>
+                <w:t xml:space="preserve">Mathilde Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Etard</w:t>
+                <w:t xml:space="preserve">Matthieu Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2017.01.049⟩</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (12), pp.1961-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/glia.23207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424238v1</w:t>
+                <w:t xml:space="preserve">hal-05462783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAMTS‐4 in oligodendrocytes contributes to myelination with an impact on motor function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pruvost</w:t>
+                <w:t xml:space="preserve">Impact of rTMS on functional connectivity within the language network in schizophrenia patients with auditory hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Briend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Lépine</w:t>
+                <w:t xml:space="preserve">A. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Leonetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Naveau</w:t>
+                <w:t xml:space="preserve">O. Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189, pp.142-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2017.01.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/glia.23207⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05462783v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutaneous and Mixed Nerve Silent Period Recordings in Symptomatic Paroxysmal Kinesigenic Dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3774,274 +3774,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidural Cortical Stimulation as a Treatment for Poststroke Aphasia: A Systematic Review of the Literature and Underlying Neurophysiological Mechanisms</w:t>
+                <w:t xml:space="preserve">Placebo Response in Repetitive Transcranial Magnetic Stimulation (rTMS) Trials of Treatment of Auditory Hallucinations in Schizophrenia: a Meta-analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Balossier</w:t>
+                <w:t xml:space="preserve">S Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L Lecardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O Etard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1545968315606989⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (2), pp.301-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbv076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542977v1</w:t>
+                <w:t xml:space="preserve">hal-01547258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placebo Response in Repetitive Transcranial Magnetic Stimulation (rTMS) Trials of Treatment of Auditory Hallucinations in Schizophrenia: a Meta-analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidural Cortical Stimulation as a Treatment for Poststroke Aphasia: A Systematic Review of the Literature and Underlying Neurophysiological Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Balossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Dollfus</w:t>
+                <w:t xml:space="preserve">C Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lecardeur</w:t>
+                <w:t xml:space="preserve">D Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Morello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O Etard</w:t>
+                <w:t xml:space="preserve">E Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (2), pp.301-308. </w:t>
+              <w:t xml:space="preserve">Neurorehabilitation and Neural Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (2), pp.120-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbv076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1545968315606989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547258v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Circadian Rhythms in Patients with Bilateral Vestibular Loss</w:t>
               </w:r>
@@ -4289,419 +4289,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01431517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical anatomical variations and efficacy of rTMS in the treatment of auditory hallucinations’ Brain stimulation</w:t>
+                <w:t xml:space="preserve">Somatosensory evoked potentials in the assessment of peripheral neuropathies: Commented results of a survey among French-speaking practitioners and recommendations for practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Nathou</w:t>
+                <w:t xml:space="preserve">R. Morizot-Koutlidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Simon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. André-Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahram Attarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2015.06.002⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587418v1</w:t>
+                <w:t xml:space="preserve">hal-01246762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do high- and low-frequency repetitive transcranial magnetic stimulations modulate the temporal cortex.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Cortical anatomical variations and efficacy of rTMS in the treatment of auditory hallucinations’ Brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Nathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Etard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.12323⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 ((6)), pp.1162-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2015.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01576231v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatosensory evoked potentials in the assessment of peripheral neuropathies: Commented results of a survey among French-speaking practitioners and recommendations for practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do high- and low-frequency repetitive transcranial magnetic stimulations modulate the temporal cortex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. André-Obadia</w:t>
+                <w:t xml:space="preserve">C Nathou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Antoine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 45 (2), </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (2), pp.192-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2015.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/psyp.12323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246762v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a relationship between odors and motion sickness?</w:t>
               </w:r>
@@ -4713,51 +4713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamôré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,51 +4980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidural electrical stimulation for the treatment of chronic poststroke aphasia: still compulsory 6 years later!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Balossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5110,51 +5110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidural electrical stimulation to improve chronic poststroke aphasia: A 5-year follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Balossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,51 +5240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation in the treatment of auditory hallucinations in schizophrenic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montagne-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maïza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5383,51 +5383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Roberto Lacerda Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Houtteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5620,64 +5620,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-day treatment of auditory hallucinations by high frequency rTMS guided by cerebral imaging: A 6 month follow-up pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5904,51 +5904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6046,51 +6046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6176,51 +6176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6261,408 +6261,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular control on blood pressure during parabolic flights in awake rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Early visual evoked potentials are modulated by eye position in humans induced by whole body rotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Normand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00001756-200410250-00011⟩</w:t>
+              <w:t xml:space="preserve">BMC Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2202-5-35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462918v1</w:t>
+                <w:t xml:space="preserve">hal-04709015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labyrinthectomy decreases bone mineral density in the femoral metaphysis in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vestibular control on blood pressure during parabolic flights in awake rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Etard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Reber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Levasseur</w:t>
+                <w:t xml:space="preserve">Hervé Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Sabatier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Mulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14 (5), pp.361-365. </w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (15), pp.2357-2360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/VES-2004-14501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200410250-00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462915v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early visual evoked potentials are modulated by eye position in humans induced by whole body rotations</w:t>
+                <w:t xml:space="preserve">Labyrinthectomy decreases bone mineral density in the femoral metaphysis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Andersson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Régis Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Petit</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Reber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5 (1), pp.35. </w:t>
+              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (5), pp.361-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2202-5-35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/VES-2004-14501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709015v1</w:t>
+                <w:t xml:space="preserve">hal-05462915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of fMRI Acoustic Noise on the Functional Anatomy of Visual Mental Imagery</w:t>
               </w:r>
@@ -6674,51 +6674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tzourio-Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6834,51 +6834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (1), pp.273 - 289. </w:t>
@@ -6910,319 +6910,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical networks for working memory and executive functions sustain the conscious resting state in man</w:t>
+                <w:t xml:space="preserve">Saccadic and smooth-pursuit eye movements in deficit and non-deficit schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mazoyer</w:t>
+                <w:t xml:space="preserve">I. Nkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Zago</w:t>
+                <w:t xml:space="preserve">F. Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mellet</w:t>
+                <w:t xml:space="preserve">A. van der Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Bricogne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Etard</w:t>
+                <w:t xml:space="preserve">L. Ségard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 54 (3), pp.287 - 298. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 48 (1), pp.145-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0361-9230(00)00437-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0920-9964(99)00165-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382908v1</w:t>
+                <w:t xml:space="preserve">hal-05462930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccadic and smooth-pursuit eye movements in deficit and non-deficit schizophrenia</w:t>
+                <w:t xml:space="preserve">Cortical networks for working memory and executive functions sustain the conscious resting state in man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Nkam</w:t>
+                <w:t xml:space="preserve">Bernard Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thibaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Denise</w:t>
+                <w:t xml:space="preserve">Laure Zago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van der Elst</w:t>
+                <w:t xml:space="preserve">Emmanuel Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ségard</w:t>
+                <w:t xml:space="preserve">Stephan Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 48 (1), pp.145-153. </w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (3), pp.287 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0920-9964(99)00165-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0361-9230(00)00437-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462930v1</w:t>
+                <w:t xml:space="preserve">hal-01382908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Correlates of Topographic Mental Exploration: The Impact of Route versus Survey Perspective Learning</w:t>
               </w:r>
@@ -7367,51 +7367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Common Language Network for Comprehension and Production: A Contribution to the Definition of Language Epicenters with PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,64 +7500,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picture naming without Brocaʼs and Wernickeʼs area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7647,51 +7647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion sickness occurrence does not correlate with nystagmus characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7853,51 +7853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93E4C10F"/>
+    <w:nsid w:val="AAE7DEC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8084,51 +8084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-etard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3661-0233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076159825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05461403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauboussin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Naveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vandevelde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-31018-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05460400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delaunay-Piednoir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pouettre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baudron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02110-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04693206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Achamrah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;astrid Piquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.3617" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562364v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cremona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59476-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seraphim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03310-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643568v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Galin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Girolamo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franka Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306462" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Elia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11664-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kuldavletova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Normand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quarck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31431-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor-Gaez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbscr.2023.100093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105516" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Gerardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fouldrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15264" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vandevelde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71858-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briend" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nathou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delcroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dollfus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.09.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Docagne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wagnon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Helie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa250" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09457-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S168801" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duprey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCV8BGHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbx127" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecardeur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2018.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C05ZJ29K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424238v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafimandimby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Etard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.01.049" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6CK975S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pruvost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;pine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23207" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cogez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Derache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874205X01610010009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balossier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Etard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Descat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vivien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Emery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968315606989" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547258v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollfus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lecardeur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morello" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv076" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135215v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155067" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01431517v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quenault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M Gauberti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille M Orset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww260" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587418v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nathou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2015.06.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576231v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12323" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F310B2A0EAEB9A1158D11FE75C0BC7BDC49F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morizot-Koutlidis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Antoine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Ayache" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.04.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG9XLZ3G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462802v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Paillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lam&#244;r&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Millot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.02.049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6JNBNSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;za" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yve Herv&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne-Larmurier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci3020728" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balossier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Descat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Emery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02688697.2012.722241" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.04.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0b013e32834bd26e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617197v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Daubin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gaillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2261-11-48" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Lacerda Leal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Houtteville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-010-0710-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BZ0KXL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne-Larmurier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2009.05.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3710KGRK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364427v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1828-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQVG4LC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0859-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SKQDQGF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462888v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3282f9427e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462910v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ventre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2006.00550.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462918v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Reber" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Normand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200410250-00011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462915v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Levasseur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sabatier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2004-14501" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709015v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-5-35" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazoyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kosslyn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892902317236821" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462925v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papathanassiou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crivello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2001.0978" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bricogne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0361-9230(00)00437-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKKB82M1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462930v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nkam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van der Elst" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;gard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(99)00165-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSB3HCHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462943v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bricogne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gha&#235;m" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2000.0648" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLVJHZ52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462942v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zago" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2000.0546" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6122XW9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462946v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papathanassiou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200002280-00036" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462937v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oreel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(00)01140-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9WN09RG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-etard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3661-0233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076159825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05460400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delaunay-Piednoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pouettre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baudron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02110-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05461403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauboussin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Naveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vandevelde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-31018-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Galin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Girolamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franka Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04693206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Achamrah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;astrid Piquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.3617" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cremona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59476-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seraphim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03310-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Elia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11664-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kuldavletova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Normand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quarck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31431-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor-Gaez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbscr.2023.100093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105516" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Gerardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fouldrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15264" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vandevelde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71858-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briend" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nathou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delcroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dollfus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.09.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09457-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Docagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wagnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Helie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa250" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S168801" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duprey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCV8BGHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbx127" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecardeur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2018.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C05ZJ29K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pruvost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;pine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23207" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafimandimby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Etard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.01.049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6CK975S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cogez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Derache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874205X01610010009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollfus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lecardeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Etard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv076" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balossier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Descat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vivien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Emery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968315606989" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135215v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155067" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01431517v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quenault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M Gauberti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille M Orset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww260" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morizot-Koutlidis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Antoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Ayache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.04.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG9XLZ3G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587418v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nathou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2015.06.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576231v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12323" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F310B2A0EAEB9A1158D11FE75C0BC7BDC49F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462802v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Paillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lam&#244;r&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Millot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.02.049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6JNBNSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;za" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yve Herv&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne-Larmurier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci3020728" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balossier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Descat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Emery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02688697.2012.722241" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.04.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0b013e32834bd26e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617197v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Daubin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gaillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2261-11-48" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Lacerda Leal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Houtteville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-010-0710-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BZ0KXL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne-Larmurier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2009.05.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3710KGRK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364427v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1828-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQVG4LC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0859-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SKQDQGF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462888v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3282f9427e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462910v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ventre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2006.00550.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709015v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-5-35" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462918v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Reber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Normand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200410250-00011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462915v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Levasseur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sabatier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2004-14501" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazoyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kosslyn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892902317236821" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462925v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papathanassiou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crivello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2001.0978" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462930v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nkam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaut" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van der Elst" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;gard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(99)00165-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSB3HCHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382908v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bricogne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0361-9230(00)00437-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKKB82M1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462943v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bricogne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gha&#235;m" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2000.0648" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLVJHZ52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462942v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zago" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2000.0546" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6122XW9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462946v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papathanassiou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200002280-00036" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462937v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oreel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(00)01140-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9WN09RG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>