--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -196,295 +196,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-type plasminogen activator expression by endothelial cells and oligodendrocytes is required for proper CNS myelination</w:t>
+                <w:t xml:space="preserve">Temporal and spatial characterization of physiological noise in rs-fMRI at a high temporal resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Delaunay-Piednoir</w:t>
+                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Pouettre</w:t>
+                <w:t xml:space="preserve">Marin Mauboussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Etard</w:t>
+                <w:t xml:space="preserve">Mikael Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Goux</w:t>
+                <w:t xml:space="preserve">Anais Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Baudron</w:t>
+                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.192. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-025-02110-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-31018-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460400v1</w:t>
+                <w:t xml:space="preserve">hal-05461403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial characterization of physiological noise in rs-fMRI at a high temporal resolution</w:t>
+                <w:t xml:space="preserve">Tissue-type plasminogen activator expression by endothelial cells and oligodendrocytes is required for proper CNS myelination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kuldavletova</w:t>
+                <w:t xml:space="preserve">Barbara Delaunay-Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Mauboussin</w:t>
+                <w:t xml:space="preserve">Elsa Pouettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Naveau</w:t>
+                <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Vandevelde</w:t>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
+                <w:t xml:space="preserve">Erwan Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1457. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-31018-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40478-025-02110-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461403v1</w:t>
+                <w:t xml:space="preserve">hal-05460400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic functional MRI markers of drowsiness during sleep onset period</w:t>
               </w:r>
@@ -764,51 +764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najate Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -911,51 +911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tzourio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.8652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1041,51 +1041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (7), pp.953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najate Achamrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2732,51 +2732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory verbal hallucinations in schizophrenia: current perspectives in brain stimulation treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Nathou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3422,51 +3422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3676,51 +3676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutaneous and Mixed Nerve Silent Period Recordings in Symptomatic Paroxysmal Kinesigenic Dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Derache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4713,51 +4713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamôré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,51 +4980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidural electrical stimulation for the treatment of chronic poststroke aphasia: still compulsory 6 years later!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Balossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5110,51 +5110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidural electrical stimulation to improve chronic poststroke aphasia: A 5-year follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Balossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Descat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5240,51 +5240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive transcranial magnetic stimulation in the treatment of auditory hallucinations in schizophrenic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Montagne-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maïza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5383,51 +5383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5504,51 +5504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Roberto Lacerda Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Houtteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5620,51 +5620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-day treatment of auditory hallucinations by high frequency rTMS guided by cerebral imaging: A 6 month follow-up pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Montagne-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Razafimandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5904,51 +5904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6046,51 +6046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6176,51 +6176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ventre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6280,51 +6280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early visual evoked potentials are modulated by eye position in humans induced by whole body rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6384,51 +6384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestibular control on blood pressure during parabolic flights in awake rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Reber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6544,51 +6544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6674,51 +6674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Tzourio-Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6834,51 +6834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (1), pp.273 - 289. </w:t>
@@ -6910,319 +6910,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccadic and smooth-pursuit eye movements in deficit and non-deficit schizophrenia</w:t>
+                <w:t xml:space="preserve">Cortical networks for working memory and executive functions sustain the conscious resting state in man</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Nkam</w:t>
+                <w:t xml:space="preserve">Bernard Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thibaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Denise</w:t>
+                <w:t xml:space="preserve">Laure Zago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. van der Elst</w:t>
+                <w:t xml:space="preserve">Emmanuel Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ségard</w:t>
+                <w:t xml:space="preserve">Stephan Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 48 (1), pp.145-153. </w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (3), pp.287 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0920-9964(99)00165-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0361-9230(00)00437-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462930v1</w:t>
+                <w:t xml:space="preserve">hal-01382908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical networks for working memory and executive functions sustain the conscious resting state in man</w:t>
+                <w:t xml:space="preserve">Saccadic and smooth-pursuit eye movements in deficit and non-deficit schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mazoyer</w:t>
+                <w:t xml:space="preserve">I. Nkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Zago</w:t>
+                <w:t xml:space="preserve">F. Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mellet</w:t>
+                <w:t xml:space="preserve">A. van der Elst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Bricogne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Etard</w:t>
+                <w:t xml:space="preserve">L. Ségard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 54 (3), pp.287 - 298. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 48 (1), pp.145-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0361-9230(00)00437-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0920-9964(99)00165-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382908v1</w:t>
+                <w:t xml:space="preserve">hal-05462930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Correlates of Topographic Mental Exploration: The Impact of Route versus Survey Perspective Learning</w:t>
               </w:r>
@@ -7367,51 +7367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Common Language Network for Comprehension and Production: A Contribution to the Definition of Language Epicenters with PET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,64 +7500,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picture naming without Brocaʼs and Wernickeʼs area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papathanassiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7647,51 +7647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion sickness occurrence does not correlate with nystagmus characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oreel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7853,51 +7853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAE7DEC0"/>
+    <w:nsid w:val="2322EDAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8084,51 +8084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-etard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3661-0233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076159825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05460400v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delaunay-Piednoir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pouettre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baudron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02110-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05461403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauboussin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Naveau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vandevelde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-31018-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Galin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Girolamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franka Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04693206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Achamrah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;astrid Piquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.3617" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cremona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59476-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seraphim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03310-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Elia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11664-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kuldavletova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Normand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quarck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31431-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor-Gaez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbscr.2023.100093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105516" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Gerardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fouldrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15264" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vandevelde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71858-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briend" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nathou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delcroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dollfus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.09.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09457-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Docagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wagnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Helie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa250" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S168801" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duprey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCV8BGHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbx127" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecardeur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2018.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C05ZJ29K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pruvost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;pine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23207" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafimandimby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Etard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.01.049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6CK975S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cogez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Derache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874205X01610010009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollfus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lecardeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Etard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv076" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balossier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Descat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vivien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Emery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968315606989" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135215v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155067" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01431517v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quenault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M Gauberti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille M Orset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww260" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morizot-Koutlidis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Antoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Ayache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.04.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG9XLZ3G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587418v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nathou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2015.06.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576231v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12323" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F310B2A0EAEB9A1158D11FE75C0BC7BDC49F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462802v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Paillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lam&#244;r&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Millot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.02.049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6JNBNSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;za" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yve Herv&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne-Larmurier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci3020728" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balossier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Descat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Emery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02688697.2012.722241" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.04.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0b013e32834bd26e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617197v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Daubin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gaillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2261-11-48" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Lacerda Leal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Houtteville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-010-0710-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BZ0KXL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne-Larmurier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2009.05.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3710KGRK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364427v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1828-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQVG4LC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0859-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SKQDQGF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462888v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3282f9427e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462910v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ventre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2006.00550.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709015v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-5-35" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462918v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Reber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Normand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200410250-00011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462915v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Levasseur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sabatier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2004-14501" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazoyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kosslyn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892902317236821" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462925v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papathanassiou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crivello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2001.0978" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462930v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nkam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaut" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van der Elst" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;gard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(99)00165-6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSB3HCHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382908v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bricogne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0361-9230(00)00437-8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKKB82M1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462943v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bricogne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gha&#235;m" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2000.0648" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLVJHZ52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462942v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zago" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2000.0546" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6122XW9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462946v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papathanassiou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200002280-00036" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462937v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oreel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(00)01140-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9WN09RG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-etard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3661-0233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076159825" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05461403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauboussin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Naveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vandevelde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-31018-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05460400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delaunay-Piednoir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pouettre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baudron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-025-02110-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008014v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Galin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura de Girolamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Segura-Djezzar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franka Gl&#246;ckner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04693206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chastan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Achamrah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;astrid Piquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.3617" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562364v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cremona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tzourio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59476-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638612v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Seraphim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lechervy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-03310-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Elia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rehel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-023-11664-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039492v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kuldavletova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Normand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quarck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M Etard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31431-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor-Gaez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bessot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbscr.2023.100093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879991v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Viader" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clochon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Doidy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.105516" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Gerardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fouldrin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.15264" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vandevelde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pierre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71858-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Briend" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nathou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delcroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dollfus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2020.09.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03047844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09457-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Docagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wagnon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Helie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bardou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa250" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923653v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S168801" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462756v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Duprey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Razafimandimby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.09.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCV8BGHN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemat Jaafari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plaze" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbx127" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424234v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kauffmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecardeur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pscychresns.2018.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C05ZJ29K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pruvost" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;pine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonetti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23207" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Razafimandimby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Etard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2017.01.049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6CK975S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cogez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Derache" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Defer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874205X01610010009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dollfus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lecardeur" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Etard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbv076" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542977v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Balossier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Descat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vivien" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Emery" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1545968315606989" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135215v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Bulla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bulla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0155067" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01431517v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Quenault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara M Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M Gauberti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille M Orset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww260" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246762v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morizot-Koutlidis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Antoine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Attarian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Ayache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2015.04.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CG9XLZ3G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587418v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nathou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2015.06.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576231v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12323" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02F310B2A0EAEB9A1158D11FE75C0BC7BDC49F20/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462802v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Paillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lam&#244;r&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Millot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jacquot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2014.02.049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6JNBNSG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664649v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ma&#239;za" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yve Herv&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Montagne-Larmurier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci3020728" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462824v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balossier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Descat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Emery" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02688697.2012.722241" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462821v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2011.04.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462831v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0b013e32834bd26e" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617197v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Daubin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Quentin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gaillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2261-11-48" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462840v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Lacerda Leal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Houtteville" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-010-0710-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1BZ0KXL6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Montagne-Larmurier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morello" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2009.05.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3710KGRK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364427v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lhuisset" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-009-1828-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NQVG4LC4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0859-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8SKQDQGF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462888v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNR.0b013e3282f9427e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462910v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ventre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2869.2006.00550.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709015v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-5-35" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462918v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Reber" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Normand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mulder" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200410250-00011" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462915v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Levasseur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Sabatier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2004-14501" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462928v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazoyer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Kosslyn" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/089892902317236821" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462925v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landeau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Papathanassiou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crivello" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2001.0978" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bricogne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0361-9230(00)00437-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKKB82M1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462930v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nkam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibaut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van der Elst" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S&#233;gard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0920-9964(99)00165-6" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSB3HCHX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462943v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bricogne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gha&#235;m" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Petit" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2000.0648" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLVJHZ52-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462942v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zago" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/nimg.2000.0546" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6122XW9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462946v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papathanassiou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benali" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200002280-00036" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05462937v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oreel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-3940(00)01140-x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9WN09RG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>