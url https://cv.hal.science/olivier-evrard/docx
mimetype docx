--- v0 (2026-04-12)
+++ v1 (2026-05-06)
@@ -166,266 +166,266 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate matters : air pollution and the political ecology of a boundary object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mostafanezhad</w:t>
+                <w:t xml:space="preserve">Mary Mostafanezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vaddhanaphuti</w:t>
+                <w:t xml:space="preserve">Chaya Vaddhanaphuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the American Association of Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 114 (4), pp.826-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/24694452.2023.2299221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660731v1</w:t>
+                <w:t xml:space="preserve">hal-04730074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate matters : air pollution and the political ecology of a boundary object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Mostafanezhad</w:t>
+                <w:t xml:space="preserve">M. Mostafanezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaya Vaddhanaphuti</w:t>
+                <w:t xml:space="preserve">C. Vaddhanaphuti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the American Association of Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 114 (4), pp.826-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/24694452.2023.2299221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730074v1</w:t>
+                <w:t xml:space="preserve">hal-04660731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming a Crisis: Shifting Narratives of Seasonal Air Pollution in Northern Thailand (1996-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Mostafanezhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southeast Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (2), pp.333-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -459,51 +459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronopolitics of crisis : a historical political ecology of seasonal air pollution in northern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mostafanezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -661,814 +661,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures sociales et structures génétiques dans les populations humaines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Petit. - History, memory, and the territorial cults in the highlands of Laos : the past inside the present. - Oxon, New York, Routledge, 2020, 207 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0071⟩</w:t>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.237-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.38431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02917408v1</w:t>
+                <w:t xml:space="preserve">hal-03617955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Petit. - History, memory, and the territorial cults in the highlands of Laos : the past inside the present. - Oxon, New York, Routledge, 2020, 207 p.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structures sociales et structures génétiques dans les populations humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toupance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 236, pp.237-239. </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1-2), pp.18-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lhomme.38431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03617955v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02917408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From matrimonial practices to genetic diversity in Southeast Asian populations: the signature of the matrilineal puzzle</w:t>
+                <w:t xml:space="preserve">Grant Evans : political engagement and intellectual legacy (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goki Ly</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.T. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0434⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2 (No spécial)), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/taja.12321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192491v1</w:t>
+                <w:t xml:space="preserve">hal-03620176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tai-isation to Lao-isation : ethnic changes in the longue durée in Northern Laos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From matrimonial practices to genetic diversity in Southeast Asian populations: the signature of the matrilineal puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goki Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chou Monidarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.T. Cohen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérard Diffloth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (2 (No spécial)), pp.228-242. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 374 (1780), pp.20180434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/taja.12314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2018.0434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620234v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pollution de l'air en Thaïlande du Nord : d'un phénomène saisonnier à une crise écologique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Mostafanezhad</w:t>
+                <w:t xml:space="preserve">From Tai-isation to Lao-isation : ethnic changes in the longue durée in Northern Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.T. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/moussons.5310⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (2 (No spécial)), pp.228-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/taja.12314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422987v1</w:t>
+                <w:t xml:space="preserve">hal-03620234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grant Evans and Tai issues : political engagement and intellectual legacy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">La pollution de l'air en Thaïlande du Nord : d'un phénomène saisonnier à une crise écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mostafanezhad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Moussons : recherches en sciences humaines sur l'Asie du Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.49-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/moussons.5310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620204v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grant Evans : political engagement and intellectual legacy (introduction)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Grant Evans and Tai issues : political engagement and intellectual legacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 30 (2 (No spécial)), pp.131-136. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 30 (2 (No spécial)), pp.129-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/taja.12321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03620176v1</w:t>
+                <w:t xml:space="preserve">hal-03620204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative approach sheds new light on the influence of social organization on uniparental diversity in continental South-East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goki Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series B, Containing papers of a Biological character. Royal Society (Great Britain)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -1575,90 +1575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residence rule flexibility and descent groups dynamics shape uniparental genetic diversities in South East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goki Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Toupance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picturing highlanders : a half-century of photography in Northern Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leepreecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2310,51 +2310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental geopolitics of rumor : the sociality of uncertainty during Northern Thailand's smoky season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mostafanezhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2816,259 +2816,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief note on ethnicity and migrations in the Nam Kan area</w:t>
+                <w:t xml:space="preserve">The ruins, the &amp;quot;savages&amp;quot; and the princess : myths, migrations and belonging in Viang Phu Kha, Laos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Dubost, Jean-Marc. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanthaphilith Chiemsiisouraj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evrard, Olivier and Guillaud, Dominique and Vaddhanaphuti, C Chanthaphilith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal plants used in Nam Kan National Park : an ethnobotanic survey in Hmong, Lue and Lamet communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gibbon Experience Project, pp.14-17, 2013</w:t>
+              <w:t xml:space="preserve">Mobility and heritage in Northern Thailand and Laos : past and present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.55-73, 2013, 9789746728225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845660v1</w:t>
+                <w:t xml:space="preserve">hal-01845658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rural development policy and the transformation of upland/lowland relashionships in Laos since 1975</w:t>
+                <w:t xml:space="preserve">A brief note on ethnicity and migrations in the Nam Kan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Evrard, Olivier and Guillaud, Dominique and Vaddhanaphuti, Chayan. </w:t>
+              <w:t xml:space="preserve">Dubost, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility and heritage in Northern Thailand and Laos : past and present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.105-125, 2013, 9789746728225</w:t>
+              <w:t xml:space="preserve">Medicinal plants used in Nam Kan National Park : an ethnobotanic survey in Hmong, Lue and Lamet communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gibbon Experience Project, pp.14-17, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845659v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ruins, the &amp;quot;savages&amp;quot; and the princess : myths, migrations and belonging in Viang Phu Kha, Laos</w:t>
+                <w:t xml:space="preserve">The rural development policy and the transformation of upland/lowland relashionships in Laos since 1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Evrard, Olivier and Guillaud, Dominique and Vaddhanaphuti, C Chanthaphilith. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evrard, Olivier and Guillaud, Dominique and Vaddhanaphuti, Chayan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobility and heritage in Northern Thailand and Laos : past and present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRD, pp.55-73, 2013, 9789746728225</w:t>
+              <w:t xml:space="preserve">, IRD, pp.105-125, 2013, 9789746728225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845658v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3397,77 +3397,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goki Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Association of Physical Anthropologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nouvelle Orléans (Louisiane), United States</w:t>
@@ -3586,51 +3586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D9D0941"/>
+    <w:nsid w:val="1937673A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3817,51 +3817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660731v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafanezhad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaddhanaphuti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2023.2299221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mostafanezhad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaya Vaddhanaphuti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20495/seas.12.2_333" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2020.05.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorathach Rotchanarat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Hidalgo Tan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v45i0.15695" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02917408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toupance" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.38431" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goki Ly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chou Monidarin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Diffloth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0434" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Cohen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12314" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5310" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620204v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Alard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31991" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23374" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/sj33-1m" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leepreecha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rotchanarat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Tan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bowonsachoti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26721/spafa.p663o83rkr-10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiemsisouraj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafanehad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-726220180000019003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Baird" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potapohn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sratongno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaphilith Chiemsiisouraj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330451v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730074v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mostafanezhad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaya Vaddhanaphuti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2023.2299221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafanezhad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaddhanaphuti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20495/seas.12.2_333" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2020.05.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorathach Rotchanarat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Hidalgo Tan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v45i0.15695" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.38431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02917408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toupance" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Cohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goki Ly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chou Monidarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Diffloth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0434" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12314" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5310" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Alard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31991" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23374" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/sj33-1m" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leepreecha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rotchanarat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Tan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bowonsachoti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26721/spafa.p663o83rkr-10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiemsisouraj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafanehad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-726220180000019003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Baird" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potapohn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sratongno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaphilith Chiemsiisouraj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330451v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>