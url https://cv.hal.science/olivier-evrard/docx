--- v1 (2026-05-06)
+++ v2 (2026-05-31)
@@ -661,243 +661,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Petit. - History, memory, and the territorial cults in the highlands of Laos : the past inside the present. - Oxon, New York, Routledge, 2020, 207 p.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structures sociales et structures génétiques dans les populations humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toupance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lhomme.38431⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1-2), pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617955v1</w:t>
+                <w:t xml:space="preserve">mnhn-02917408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures sociales et structures génétiques dans les populations humaines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Petit. - History, memory, and the territorial cults in the highlands of Laos : the past inside the present. - Oxon, New York, Routledge, 2020, 207 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (1-2), pp.18-23. </w:t>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.237-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2020-0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.38431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02917408v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant Evans : political engagement and intellectual legacy (introduction)</w:t>
               </w:r>
@@ -1569,239 +1569,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence rule flexibility and descent groups dynamics shape uniparental genetic diversities in South East Asia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tourism and Monarchy in Southeast Asia&amp;quot;. Edited by Ploysri Porananond and Victor T. King. Newcastle : Cambridge Scholar Publishing, 2016, 266 pp. [Book Review]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajpa.23374⟩</w:t>
+              <w:t xml:space="preserve">Sojourn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), p. 220-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1355/sj33-1m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122543v1</w:t>
+                <w:t xml:space="preserve">hal-03991910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism and Monarchy in Southeast Asia&amp;quot;. Edited by Ploysri Porananond and Victor T. King. Newcastle : Cambridge Scholar Publishing, 2016, 266 pp. [Book Review]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Residence rule flexibility and descent groups dynamics shape uniparental genetic diversities in South East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goki Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Toupance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sojourn</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), p. 220-223. </w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (3), pp.480-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1355/sj33-1m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.23374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991910v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'histoire des hautes terres revalorisée</w:t>
               </w:r>
@@ -2902,173 +2902,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief note on ethnicity and migrations in the Nam Kan area</w:t>
+                <w:t xml:space="preserve">The rural development policy and the transformation of upland/lowland relashionships in Laos since 1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dubost, Jean-Marc. </w:t>
+              <w:t xml:space="preserve">Evrard, Olivier and Guillaud, Dominique and Vaddhanaphuti, Chayan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicinal plants used in Nam Kan National Park : an ethnobotanic survey in Hmong, Lue and Lamet communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gibbon Experience Project, pp.14-17, 2013</w:t>
+              <w:t xml:space="preserve">Mobility and heritage in Northern Thailand and Laos : past and present</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, pp.105-125, 2013, 9789746728225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845660v1</w:t>
+                <w:t xml:space="preserve">hal-01845659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rural development policy and the transformation of upland/lowland relashionships in Laos since 1975</w:t>
+                <w:t xml:space="preserve">A brief note on ethnicity and migrations in the Nam Kan area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Evrard, Olivier and Guillaud, Dominique and Vaddhanaphuti, Chayan. </w:t>
+              <w:t xml:space="preserve">Dubost, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility and heritage in Northern Thailand and Laos : past and present</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, pp.105-125, 2013, 9789746728225</w:t>
+              <w:t xml:space="preserve">Medicinal plants used in Nam Kan National Park : an ethnobotanic survey in Hmong, Lue and Lamet communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gibbon Experience Project, pp.14-17, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845659v1</w:t>
+                <w:t xml:space="preserve">hal-01845660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3586,51 +3586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1937673A"/>
+    <w:nsid w:val="B019C0B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3817,51 +3817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730074v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mostafanezhad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaya Vaddhanaphuti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2023.2299221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafanezhad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaddhanaphuti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20495/seas.12.2_333" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2020.05.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorathach Rotchanarat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Hidalgo Tan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v45i0.15695" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.38431" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02917408v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toupance" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Cohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goki Ly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chou Monidarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Diffloth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0434" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12314" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5310" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Alard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31991" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23374" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991910v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/sj33-1m" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leepreecha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rotchanarat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Tan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bowonsachoti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26721/spafa.p663o83rkr-10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiemsisouraj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafanehad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-726220180000019003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Baird" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potapohn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sratongno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaphilith Chiemsiisouraj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330451v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-evrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730074v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mostafanezhad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaya Vaddhanaphuti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24694452.2023.2299221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660731v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafanezhad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaddhanaphuti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20495/seas.12.2_333" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027825v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoforum.2020.05.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498295v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorathach Rotchanarat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Hidalgo Tan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v45i0.15695" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02917408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafosse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toupance" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2020-0071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.38431" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Cohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12321" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goki Ly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lafosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chou Monidarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Diffloth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2018.0434" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/taja.12314" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422987v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/moussons.5310" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620204v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932483v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourdier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Alard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991921v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31991" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1355/sj33-1m" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122543v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Toupance" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.23374" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Vallard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leepreecha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rotchanarat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Tan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bowonsachoti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26721/spafa.p663o83rkr-10" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660781v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiemsisouraj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635138v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mostafanehad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-726220180000019003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Baird" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potapohn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sratongno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845658v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthaphilith Chiemsiisouraj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330451v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04326152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>