--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -257,1670 +257,1674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">High-pressure Ca metasomatism of metabasites (Mont Avic, Western Alps): insights into fluid–rock interaction during subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Faure</w:t>
+                <w:t xml:space="preserve">Kilian Lecacheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+                <w:t xml:space="preserve">Francesca Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Pierre Lanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 356 (S2), pp.1-6. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (5), pp.767-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ejm-36-767-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758897v1</w:t>
+                <w:t xml:space="preserve">hal-04766060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in structural styles within fold-and-thrust belts: Insights from field mapping, cross-sections balancing, and 2D-kinematic modelling in the Jura mountains (Eastern France)</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Smeraglia</w:t>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
+                <w:t xml:space="preserve">Jacky Ferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104381⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S2), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482211v1</w:t>
+                <w:t xml:space="preserve">hal-04758897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U–Pb dating of middle Eocene–Pliocene multiple tectonic pulses in the Alpine foreland</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluids, faulting and earthquakes in the brittle crust: recent advances and new challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2539-2021⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S2), pp.423-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482215v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rupture mechanisms of intraslab earthquakes: A multiscale review and re-evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twin Induced Reduction of Seismic Anisotropy in Lawsonite Blueschist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Persaud</w:t>
+                <w:t xml:space="preserve">Seungsoon Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Fabbri</w:t>
+                <w:t xml:space="preserve">Gültekin Topuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Geissman</w:t>
+                <w:t xml:space="preserve">Aral Okay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haemyeong Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103782⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11040399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482212v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin Induced Reduction of Seismic Anisotropy in Lawsonite Blueschist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seungsoon Choi</w:t>
+                <w:t xml:space="preserve">Variation in structural styles within fold-and-thrust belts: Insights from field mapping, cross-sections balancing, and 2D-kinematic modelling in the Jura mountains (Eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Smeraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aral Okay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haemyeong Jung</w:t>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11040399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.104381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482208v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation Structures From Splay and Décollement Faults in the Nankai Accretionary Prism, SW Japan(IODP NanTroSEIZE Expedition 316): Evidence for Slow and Rapid Slip in Fault Rocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Fabbri</w:t>
+                <w:t xml:space="preserve">U–Pb dating of middle Eocene–Pliocene multiple tectonic pulses in the Alpine foreland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Smeraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Looser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Goldsby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Morvan</w:t>
+                <w:t xml:space="preserve">Marcel Guillong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GC008786⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.2539-2551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2539-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869574v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntectonic fluid flow and deformation mechanisms within the frontal thrust of foreland fold-and-thrust belt: Example from the Internal Jura, Eastern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
+                <w:t xml:space="preserve">The rupture mechanisms of intraslab earthquakes: A multiscale review and re-evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hosseinzadehsabeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Persaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Buatier</w:t>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boulvais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.W. Geissman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 778, pp.228178. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.103782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.228178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02458963v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismically-induced serpentine dehydration as a possible mechanism of water release in subduction zones. Insights from the Alpine Corsica pseudotachylyte-bearing Monte Maggiore ophiolitic unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntectonic fluid flow and deformation mechanisms within the frontal thrust of foreland fold-and-thrust belt: Example from the Internal Jura, Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Smeraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Magott</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105474⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 778, pp.228178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.228178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560403v1</w:t>
+                <w:t xml:space="preserve">insu-02458963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Balance From a Mantle Pseudotachylyte, Balmuccia, Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ferrand</w:t>
+                <w:t xml:space="preserve">Deformation Structures From Splay and Décollement Faults in the Nankai Accretionary Prism, SW Japan(IODP NanTroSEIZE Expedition 316): Evidence for Slow and Rapid Slip in Fault Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+                <w:t xml:space="preserve">D. Goldsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Eloy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+                <w:t xml:space="preserve">F. Chester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+                <w:t xml:space="preserve">A. Karpoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB014795⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331405v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Balance From a Mantle Pseudotachylyte, Balmuccia, Italy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Eloy</w:t>
+                <w:t xml:space="preserve">Seismically-induced serpentine dehydration as a possible mechanism of water release in subduction zones. Insights from the Alpine Corsica pseudotachylyte-bearing Monte Maggiore ophiolitic unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Magott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB014795⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 362-363, pp.105474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2020.105474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766324v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudotachylyte in the Monte Maggiore ophiolitic unit (Alpine Corsica): a possible lateral extension of the Cima di Gratera intermediate-depth Wadati-Benioff paleo-seismic zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Magott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 189 (4-6), pp.18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2018020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase ductile/brittle deformation along a major tectonic boundary in an ophiolitic nappe, Alpine Corsica: Insights on subduction zone intermediate-depth asperities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Magott</w:t>
+                <w:t xml:space="preserve">Energy Balance From a Mantle Pseudotachylyte, Balmuccia, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal of Geophysical Research. Solid Earth, 162 (5), pp.406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476062v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-dimensional statistical rainfall threshold for deep landslides based on groundwater recharge and support vector machines</w:t>
+                <w:t xml:space="preserve">Energy Balance From a Mantle Pseudotachylyte, Balmuccia, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vallet</w:t>
+                <w:t xml:space="preserve">Thomas Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Varron</w:t>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertrand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégoire Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (5), pp.3943-3967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-016-2453-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348504v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction zone intermediate-depth seismicity: Insights from the structural analysis of Alpine high-pressure ophiolite-hosted pseudotachylyte (Corsica, France)</w:t>
+                <w:t xml:space="preserve">Polyphase ductile/brittle deformation along a major tectonic boundary in an ophiolitic nappe, Alpine Corsica: Insights on subduction zone intermediate-depth asperities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Magott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
@@ -1929,5436 +1933,6213 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 87, pp.95-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 94, pp.240-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346160v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functioning and precipitation-displacement modelling of rainfall-induced deep-seated landslides subject to creep deformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subduction zone intermediate-depth seismicity: Insights from the structural analysis of Alpine high-pressure ophiolite-hosted pseudotachylyte (Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Magott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-015-0592-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348506v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient workflow to accurately compute groundwater recharge for the study of rainfall-triggered deep-seated landslides, application to the Séchilienne unstable slope (western Alps)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A multi-dimensional statistical rainfall threshold for deep landslides based on groundwater recharge and support vector machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+                <w:t xml:space="preserve">D. Varron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mudry</w:t>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-427-2015⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-016-2453-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114361v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and maintenance of fluid overpressures in crustal fault zones by elastic compaction and implications for earthquake swarms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functioning and precipitation-displacement modelling of rainfall-induced deep-seated landslides subject to creep deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cappa</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Faulkner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Armitage</w:t>
+                <w:t xml:space="preserve">N. Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (6), pp.4450-4473. </w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (4), pp.653-670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JB011759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10346-015-0592-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365558v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for fluid overpressuring along an Oligocene out-of-sequence thrust in the Shimanto accretionary prism, SW Japan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient workflow to accurately compute groundwater recharge for the study of rainfall-triggered deep-seated landslides, application to the Séchilienne unstable slope (western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Passelègue</w:t>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+                <w:t xml:space="preserve">Jacques Mudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.10.024⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.427-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-427-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111643v1</w:t>
+                <w:t xml:space="preserve">hal-01114361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault mechanics at the base of the continental seismogenic zone: Insights from geochemical and mechanical analyses of a crustal-scale transpressional fault from the Argentera crystalline massif, French-Italian Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Development and maintenance of fluid overpressures in crustal fault zones by elastic compaction and implications for earthquake swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Lacroix</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armitage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (6), pp.4450-4473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062913v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of ambient fault temperature on flash-heating phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François X. Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goldsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (3), pp.828-835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013GL058374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+                <w:t xml:space="preserve">Fault mechanics at the base of the continental seismogenic zone: Insights from geochemical and mechanical analyses of a crustal-scale transpressional fault from the Argentera crystalline massif, French-Italian Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Garcia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.115-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111609v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Sediment Interactions in the Nankai Subduction Zone (NanTroSEIZE): Pore Fluid and Mineralogical Records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.M. Karpoff</w:t>
+                <w:t xml:space="preserve">Evidence for fluid overpressuring along an Oligocene out-of-sequence thrust in the Shimanto accretionary prism, SW Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03040855v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakening processes in thrust faults: insights from the Monte Perdido thrust fault (southern Pyrenees, Spain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Lacroix</w:t>
+                <w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Leclère</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yohei Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13, pp.56-65. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (10), pp.1900-1919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfl.12010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00812823v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fault reactivation analysis: A new approach on fault reactivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Weakening processes in thrust faults: insights from the Monte Perdido thrust fault (southern Pyrenees, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfl.12010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2012.11.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812817v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking fluid pressure buildup from focal mechanisms during the 2003-2004 Ubaye seismic swarm, France,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Thouvenot</w:t>
+                <w:t xml:space="preserve">3D fault reactivation analysis: A new approach on fault reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50297⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876540v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between magmatism and extension along the Autun-La Serre fault system in the Variscan Belt of the eastern French Massif Central</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monié</w:t>
+                <w:t xml:space="preserve">Fluid-Sediment Interactions in the Nankai Subduction Zone (NanTroSEIZE): Pore Fluid and Mineralogical Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Destrigneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Karpoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-011-0673-z⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00596918v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03040855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivation of a strike-slip fault by fluid overpressuring in the southwestern French-Italian Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Tracking fluid pressure buildup from focal mechanisms during the 2003-2004 Ubaye seismic swarm, France,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (8), pp.4461-4476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05345.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00715994v1</w:t>
+                <w:t xml:space="preserve">hal-00876540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic and tectonic controls on the development of the River Ognon terrace system (eastern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Preusser</w:t>
+                <w:t xml:space="preserve">Relationships between magmatism and extension along the Autun-La Serre fault system in the Variscan Belt of the eastern French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.01.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (2), pp.393-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-011-0673-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00812809v1</w:t>
+                <w:t xml:space="preserve">insu-00596918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase seismic faulting in the Ivrea zone (Italian Alps) revealed by Ar-40/Ar-39 dating of pseudotachylytes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">Reactivation of a strike-slip fault by fluid overpressuring in the southwestern French-Italian Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00994.x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189 (1), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05345.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617518v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Quaternary growth of a hidden anticline at the front of the Jura fold-and-thrust belt: geomorphological constraints from the Forêt de Chaux area, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+                <w:t xml:space="preserve">Neogene stress field in SW Japan and mechanism of deformation during the Sea of Japan opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.337⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (B12), pp.24295-24314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/95JB01973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00633369v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chaîne plissée du Jura : évidences morphologiques en faveur d’une activité post-Pliocène et discussion du contexte géodynamique actuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Climatic and tectonic controls on the development of the River Ognon terrace system (eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 151-152, pp.126-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111578v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-2.4 Ma to present-day propagation of a hidden anticline at the front of the Jura fold-and-thrust belt, Alpine foreland, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+                <w:t xml:space="preserve">Friction velocity dependence of clay‐rich fault material along a megasplay fault in the Nankai subduction zone at intermediate to high velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tsutsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Karpoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohtaro Ujiie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Tsujimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.337⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L19301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111646v1</w:t>
+                <w:t xml:space="preserve">hal-00673083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive illitization in fault gouge caused by seismic slip propagation along a megasplay fault in the Nankai Trough</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chaîne plissée du Jura : évidences morphologiques en faveur d’une activité post-Pliocène et discussion du contexte géodynamique actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 117, pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673072v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic slip propagation to the up-dip end of plate boundary subduction interface faults: Vitrinite reflectance geothermometry on IODP NanTroSEIZE cores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible Quaternary growth of a hidden anticline at the front of the Jura fold-and-thrust belt: geomorphological constraints from the Forêt de Chaux area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederick Chester</w:t>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Curewitz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (4), pp.395-398. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.337-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G31642.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657512v1</w:t>
+                <w:t xml:space="preserve">insu-00633369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction velocity dependence of clay‐rich fault material along a megasplay fault in the Nankai subduction zone at intermediate to high velocities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Tsutsumi</w:t>
+                <w:t xml:space="preserve">Post-2.4 Ma to present-day propagation of a hidden anticline at the front of the Jura fold-and-thrust belt, Alpine foreland, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Tsujimoto</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL049314⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.337-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673083v1</w:t>
+                <w:t xml:space="preserve">hal-01111646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incision boosted buckling: Field evidence from an active fold at the front of the Jura Mountains (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Preusser</w:t>
+                <w:t xml:space="preserve">Polyphase seismic faulting in the Ivrea zone (Italian Alps) revealed by Ar-40/Ar-39 dating of pseudotachylytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22, pp.147-154</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00994.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111601v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudotachylytes in the Balmuccia peridotite (Ivrea Zone) as markers of the exhumation of the southern Alpine continental crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progressive illitization in fault gouge caused by seismic slip propagation along a megasplay fault in the Nankai Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuka Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arito Sakaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Souquière</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatsuhiko Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Iijima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Kameda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.995-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32038.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111580v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback between uplift, erosion and active deformation: Geomorphic constraints from the frontal Jura fold-and-thrust belt (eastern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+                <w:t xml:space="preserve">Seismic slip propagation to the up-dip end of plate boundary subduction interface faults: Vitrinite reflectance geothermometry on IODP NanTroSEIZE cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arito Sakaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Chester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curewitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schmid</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goldsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-009-0468-7⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (4), pp.395-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G31642.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00429499v1</w:t>
+                <w:t xml:space="preserve">hal-00657512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary folding in the Jura Moutains: evidence from syn-erosional deformation of fluvial meanders.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Incision boosted buckling: Field evidence from an active fold at the front of the Jura Mountains (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frank Preusser</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Schlunegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22, pp.147-154. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 22, pp.147-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00483264v1</w:t>
+                <w:t xml:space="preserve">hal-01111601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudotachylytes in the Balmuccia peridotite (Ivrea Zone) as markers of the exhumation of the southern Alpine continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Petit</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Souquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.70-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00498087v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple fault reactivations within the intra-continental Rhine-Bresse Transfer Zone (La Serre Horst, eastern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Feedback between uplift, erosion and active deformation: Geomorphic constraints from the frontal Jura fold-and-thrust belt (eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Marie Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.02.044⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (Suppl.1), pp.103-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-009-0468-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416659v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay-clast aggregates: a new structural evidence for seismic sliding?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rahee Han</w:t>
+                <w:t xml:space="preserve">Late Quaternary folding in the Jura Moutains: evidence from syn-erosional deformation of fluvial meanders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Mizoguchi</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Schlunegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2007GL032554⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2010.00928.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477643v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do ridge-ridge-fault triple junctions exist on Earth? Evidence from the Aden-Owen-Carlsberg junction in the NW Indian Ocean</w:t>
+                <w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Kathiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2008.00356.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581775v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ evidence for dextral active motion at the Arabia-India plate boundary</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Multiple fault reactivations within the intra-continental Rhine-Bresse Transfer Zone (La Serre Horst, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Kounov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.54-58. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 471 (3-4), pp.297-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo.2007.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00581768v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfactions between thin- and thick-skinned tectonics at the northwestern front of the Jura fold-and-thrust belt (eastern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schmid</w:t>
+                <w:t xml:space="preserve">Clay-clast aggregates: a new structural evidence for seismic sliding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutareaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Gabriel Calugaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahee Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mizoguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.L05302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL032554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008TC002282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00416665v1</w:t>
+                <w:t xml:space="preserve">hal-00477643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability structure and co-seismic thermal pressurization on fault branches: insights from the Usukidani Fault, Japan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do ridge-ridge-fault triple junctions exist on Earth? Evidence from the Aden-Owen-Carlsberg junction in the NW Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boutareaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C.A.J. Wibberley</w:t>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP299.20⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.575-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2008.00356.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00429501v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fammenian-Tournaisian dextral ductile shear in the French Variscan belt</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Le Métour</w:t>
+                <w:t xml:space="preserve">In-situ evidence for dextral active motion at the Arabia-India plate boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.12.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.54-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo.2007.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00462580v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Aptian faulting in the Haushi-Huqf (Oman) and the tectonic evolution of the southeast Arabian platform-margin&amp;quot; by C. Montenat, P. Barrier and H.J. Soudet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Razin</w:t>
+                <w:t xml:space="preserve">Interfactions between thin- and thick-skinned tectonics at the northwestern front of the Jura fold-and-thrust belt (eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarabia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008TC002282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021635v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-seismic permeability change in a shallow fractured aquifer following a M-L 5.1 earthquake (Fourbanne karst aquifer, Jura outermost thrust unit, eastern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bertrand</w:t>
+                <w:t xml:space="preserve">Permeability structure and co-seismic thermal pressurization on fault branches: insights from the Usukidani Fault, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutareaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A.J. Wibberley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shimamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2005GL023859⟩</w:t>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 299, pp.341-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP299.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407426v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transtensional deformation at the junction between the Okinawa Trough back-arc basin and the SW Japan island arc, in Grocott J., Mc Caffrey K.J.W., Taylor G. and Tikoff B. (eds), Vertical and Decoupling in the Lithosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fammenian-Tournaisian dextral ductile shear in the French Variscan belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cartannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Le Métour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338, pp.214-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021618v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of the Nojima fault (Awaji Island, Japan) revisited from the GSJdrill hole at Hirabayashi.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Koichiro Fujimoto</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Aptian faulting in the Haushi-Huqf (Oman) and the tectonic evolution of the southeast Arabian platform-margin&amp;quot; by C. Montenat, P. Barrier and H.J. Soudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisao Ito</w:t>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoyuki Ohtani</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Breton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 56 (12), pp.1233-1240</w:t>
+              <w:t xml:space="preserve">Geoarabia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10(4), pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107185v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblique rifting and segmentation of the NE Gulf of Aden passive margin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+                <w:t xml:space="preserve">Post-seismic permeability change in a shallow fractured aquifer following a M-L 5.1 earthquake (Fourbanne karst aquifer, Jura outermost thrust unit, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charmoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 5(11), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.L18406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004GC000731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2005GL023859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021620v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronous development of master joints of different orientations in different lithological units within the same forearc-basin deposits, Kyushu, Japan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural evolution of the Nojima fault (Awaji Island, Japan) revisited from the GSJdrill hole at Hirabayashi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Gamond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Marie Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichiro Fujimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisao Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Ohtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nynke Keulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (12), pp.1233-1240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03606667v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléocontraintes et mouvements décrochants dans le détroit de Corée d'après l'exemple des îles Tsushima (Japon sud-ouest)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Charvet</w:t>
+                <w:t xml:space="preserve">Transtensional deformation at the junction between the Okinawa Trough back-arc basin and the SW Japan island arc, in Grocott J., Mc Caffrey K.J.W., Taylor G. and Tikoff B. (eds), Vertical and Decoupling in the Lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 318, pp.397-404</w:t>
+              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 227, pp.297-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766135v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamic setting of volcano-plutonic rocks in so-called ''paleo-accretionary prisms'': Forearc activity or post-collisional magmatism? The Shimanto Belt as a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oblique rifting and segmentation of the NE Gulf of Aden passive margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Stein</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5(11), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GC000731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766117v1</w:t>
+                <w:t xml:space="preserve">hal-00021620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Miocene bending of Southwest Japan: new 39Ar/40Ar and microtectonic constraints from the Nagasaki schists (western Kyushu), an extension of the Sanbagawa high-pressure belt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diachronous development of master joints of different orientations in different lithological units within the same forearc-basin deposits, Kyushu, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaviglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90154-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 23, pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0191-8141(00)00093-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766311v1</w:t>
+                <w:t xml:space="preserve">insu-03606667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la déformation associée à la rotation de Kyushu (Japon SW) au Miocène moyen</w:t>
+                <w:t xml:space="preserve">Normal faulting in the Middle Miocene Osumi granodioritic pluton, southern Kyushu, Japan, and its significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotaka Tokushige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Hayamizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Geological Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 103 (2), pp.141-151_2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5575/geosoc.103.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766596v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase ductile à vergence nord dans la zone Shimanto de Kyushu (Japon SW)</w:t>
+                <w:t xml:space="preserve">Alternate senses of displacement along the Tsushima fault system during the Neogene based on fracture analyses near the western margin of the Japan Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 257 (2-4), pp.275-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0040-1951(95)00151-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766593v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation polyphasée dans la chaîne tertiaire de Shimanto (Japon SW): données nouvelles d'après l'exemple de l'île d'Amami-Oshima (arc des Ryukyu)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesofaults and associated stress field in the Late Miocene to Pliocene forearc deposits of the Miyazaki district, southeast Kyushu, Japan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotaka Tokushige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Geological Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 102 (7), pp.622-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5575/geosoc.102.622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paléocontraintes et mouvements décrochants dans le détroit de Corée d'après l'exemple des îles Tsushima (Japon sud-ouest)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 318, pp.397-404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geodynamic setting of volcano-plutonic rocks in so-called ''paleo-accretionary prisms'': Forearc activity or post-collisional magmatism? The Shimanto Belt as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33, pp.85-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back-thrusting in accretionary prisms: microtectonic evidence from the Cretaceous-Lower Tertiary Shimanto belt of southwest Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 4 (3), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0743-9547(05)80013-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Miocene bending of Southwest Japan: new 39Ar/40Ar and microtectonic constraints from the Nagasaki schists (western Kyushu), an extension of the Sanbagawa high-pressure belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 91 (1-2), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90154-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase ductile à vergence nord dans la zone Shimanto de Kyushu (Japon SW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 304, pp.923-927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la déformation associée à la rotation de Kyushu (Japon SW) au Miocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 304, pp.1207-1212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déformation polyphasée dans la chaîne tertiaire de Shimanto (Japon SW): données nouvelles d'après l'exemple de l'île d'Amami-Oshima (arc des Ryukyu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1987, 305, pp.801-805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7368,435 +8149,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for active folding along the northwestern end of the Jura belt, northern alpine domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan M. Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic risk in moderate seismicity area: from hazard to vulnerability - international conference Provence 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the southern part of the Outer Hebrides Fault Zone (NW Scotland). Implications on the seismotectonic behaviour of large-scale crustal faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Souquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, San Francisco, United States. pp.T51A-1853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed geometry of fault-related rocks in the western part of the Ivrea-Verbano zone, southern Alps, northwestern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Souquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRT 2007 16 th conference on deformation mechanisms Rheology and Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Milano, Italy. pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Hydraulic and Mechanical Interactions by Hydrogeochemical Tracing Between Low-Permeable and Permeable Volumes in Fractured Aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Charmoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Francisco, Afghanistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7806,250 +8587,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les roches de la crypte et du tombeau de Napoléon Ier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Louis des Invalides, la cathédrale des armées françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Nuée Bleue, pp.122-125, 2018, La grâce d'une cathédrale, 978-2-8099-1624-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion and collision during east-asiatic margin building - A new insight on the peri-Pacific orogenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T.J. Wiley, D.G. Howell, F.L. Wong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrane analysis of China and the Pacific Rim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Circum-Pacific Council for Energy and Mineral Resources, Earth Science Series, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8196,51 +8977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Magott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.260" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482211v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Smeraglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104381" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Looser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guillong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2539-2021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosseinzadehsabeti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Persaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabbri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Geissman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103782" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482208v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungsoon Choi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltekin Topuz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Okay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haemyeong Jung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11040399" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goldsby" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chester" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karpoff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008786" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02458963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228178" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magott" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105474" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Eloy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014795" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.12.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2453-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-015-0592-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-427-2015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faulkner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armitage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011759" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062913v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldsby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058374" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040855v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWR50B8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.11.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTBRCGSG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876540v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50297" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTT4QKB2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00596918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-011-0673-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715994v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05345.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812809v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herfried Madritsch" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.01.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L52J3GMV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Souquiere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00994.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00633369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.337" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111646v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673072v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Yamaguchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arito Sakaguchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Sakamoto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Iijima" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kameda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32038.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Chester" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curewitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31642.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673083v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsutsumi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Karpoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaro Ujiie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsujimoto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049314" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111601v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111580v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Souqui&#232;re" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429499v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Hagedorn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-009-0468-7" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFT1CQN0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483264v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00928.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR0L8977-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kounov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.02.044" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W3R3GDH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutareaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Gabriel Calugaru" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahee Han" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mizoguchi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032554" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002282" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429501v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Wibberley" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimamoto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.20" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-FPHGTLTH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462580v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cartannaz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rolin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le M&#233;tour" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.12.003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KDCTK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Breton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407426v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023859" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP52KQ25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107185v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fujimoto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Ito" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Ohtani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Keulen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000731" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606667v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaviglio" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(00)00093-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5BFLSDM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766135v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabbri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766117v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stein" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766311v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90154-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DCGNQN0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766596v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766593v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766602v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483280v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Schmid" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429926v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429970v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464505v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541873v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Magott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecacheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piccoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-767-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.260" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungsoon Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltekin Topuz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Okay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haemyeong Jung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11040399" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Smeraglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Looser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guillong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2539-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosseinzadehsabeti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Persaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabbri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Geissman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103782" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02458963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228178" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goldsby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chester" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karpoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008786" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Eloy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014795" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.12.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2453-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-015-0592-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-427-2015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faulkner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armitage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011759" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldsby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058374" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812823v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWR50B8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.11.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTBRCGSG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040855v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50297" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTT4QKB2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00596918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-011-0673-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05345.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB01973" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2C6TZBL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herfried Madritsch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.01.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L52J3GMV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsutsumi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Karpoff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaro Ujiie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsujimoto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049314" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00633369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.337" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111646v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Souquiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00994.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673072v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Yamaguchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arito Sakaguchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Sakamoto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Iijima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kameda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32038.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657512v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Chester" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curewitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31642.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Souqui&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Hagedorn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-009-0468-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFT1CQN0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483264v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00928.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR0L8977-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kounov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.02.044" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W3R3GDH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutareaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Gabriel Calugaru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahee Han" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mizoguchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032554" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416665v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Wibberley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimamoto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.20" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-FPHGTLTH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462580v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cartannaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rolin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le M&#233;tour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.12.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KDCTK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Breton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407426v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023859" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP52KQ25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fujimoto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Ito" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Ohtani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Keulen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000731" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaviglio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(00)00093-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5BFLSDM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766639v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Tokushige" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hayamizu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5575/geosoc.103.141" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766626v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-1951(95)00151-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S7K9DZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766633v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5575/geosoc.102.622" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabbri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766117v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charvet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-9547(05)80013-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS7C73FS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90154-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DCGNQN0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766596v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766602v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483280v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Schmid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429926v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429970v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541873v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766616v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>