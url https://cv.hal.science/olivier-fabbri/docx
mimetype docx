--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -106,51 +106,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -625,581 +625,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin Induced Reduction of Seismic Anisotropy in Lawsonite Blueschist</w:t>
+                <w:t xml:space="preserve">Variation in structural styles within fold-and-thrust belts: Insights from field mapping, cross-sections balancing, and 2D-kinematic modelling in the Jura mountains (Eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seungsoon Choi</w:t>
+                <w:t xml:space="preserve">Luca Smeraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gültekin Topuz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haemyeong Jung</w:t>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11040399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.104381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482208v1</w:t>
+                <w:t xml:space="preserve">hal-03482211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in structural styles within fold-and-thrust belts: Insights from field mapping, cross-sections balancing, and 2D-kinematic modelling in the Jura mountains (Eastern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">U–Pb dating of middle Eocene–Pliocene multiple tectonic pulses in the Alpine foreland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Smeraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Looser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Guillong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104381⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.2539-2551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-2539-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482211v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U–Pb dating of middle Eocene–Pliocene multiple tectonic pulses in the Alpine foreland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Smeraglia</w:t>
+                <w:t xml:space="preserve">The rupture mechanisms of intraslab earthquakes: A multiscale review and re-evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hosseinzadehsabeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Looser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
+                <w:t xml:space="preserve">P. Persaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Guillong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W. Geissman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-2539-2021⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.103782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482215v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rupture mechanisms of intraslab earthquakes: A multiscale review and re-evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twin Induced Reduction of Seismic Anisotropy in Lawsonite Blueschist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Ferré</w:t>
+                <w:t xml:space="preserve">Seungsoon Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Persaud</w:t>
+                <w:t xml:space="preserve">Gültekin Topuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Fabbri</w:t>
+                <w:t xml:space="preserve">Aral Okay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W. Geissman</w:t>
+                <w:t xml:space="preserve">Haemyeong Jung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 221, pp.103782. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min11040399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482212v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntectonic fluid flow and deformation mechanisms within the frontal thrust of foreland fold-and-thrust belt: Example from the Internal Jura, Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Smeraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1263,51 +1263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation Structures From Splay and Décollement Faults in the Nankai Accretionary Prism, SW Japan(IODP NanTroSEIZE Expedition 316): Evidence for Slow and Rapid Slip in Fault Rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Goldsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1495,436 +1495,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudotachylyte in the Monte Maggiore ophiolitic unit (Alpine Corsica): a possible lateral extension of the Cima di Gratera intermediate-depth Wadati-Benioff paleo-seismic zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Balance From a Mantle Pseudotachylyte, Balmuccia, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Eloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Hilairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2018020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal of Geophysical Research. Solid Earth, 162 (5), pp.3943-3967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JB014795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021301v1</w:t>
+                <w:t xml:space="preserve">hal-02331405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Balance From a Mantle Pseudotachylyte, Balmuccia, Italy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudotachylyte in the Monte Maggiore ophiolitic unit (Alpine Corsica): a possible lateral extension of the Cima di Gratera intermediate-depth Wadati-Benioff paleo-seismic zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Magott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Hilairet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Journal of Geophysical Research. Solid Earth, 162 (5), pp.406. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189 (4-6), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JB014795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2018020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331405v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Balance From a Mantle Pseudotachylyte, Balmuccia, Italy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Eloy</w:t>
+                <w:t xml:space="preserve">Polyphase ductile/brittle deformation along a major tectonic boundary in an ophiolitic nappe, Alpine Corsica: Insights on subduction zone intermediate-depth asperities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Magott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JB014795⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 94, pp.240-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766324v1</w:t>
+                <w:t xml:space="preserve">hal-01476062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase ductile/brittle deformation along a major tectonic boundary in an ophiolitic nappe, Alpine Corsica: Insights on subduction zone intermediate-depth asperities</w:t>
+                <w:t xml:space="preserve">Subduction zone intermediate-depth seismicity: Insights from the structural analysis of Alpine high-pressure ophiolite-hosted pseudotachylyte (Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Magott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
@@ -1933,6213 +1903,6109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 94, pp.240-257. </w:t>
+              <w:t xml:space="preserve">, 2016, 87, pp.95-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476062v1</w:t>
+                <w:t xml:space="preserve">hal-01346160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction zone intermediate-depth seismicity: Insights from the structural analysis of Alpine high-pressure ophiolite-hosted pseudotachylyte (Corsica, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
+                <w:t xml:space="preserve">A multi-dimensional statistical rainfall threshold for deep landslides based on groundwater recharge and support vector machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Varron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.002⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-016-2453-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346160v1</w:t>
+                <w:t xml:space="preserve">hal-01348504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-dimensional statistical rainfall threshold for deep landslides based on groundwater recharge and support vector machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functioning and precipitation-displacement modelling of rainfall-induced deep-seated landslides subject to creep deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Vallet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-016-2453-3⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (4), pp.653-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-015-0592-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348504v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functioning and precipitation-displacement modelling of rainfall-induced deep-seated landslides subject to creep deformation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Development and maintenance of fluid overpressures in crustal fault zones by elastic compaction and implications for earthquake swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Carry</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armitage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-015-0592-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (6), pp.4450-4473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348506v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient workflow to accurately compute groundwater recharge for the study of rainfall-triggered deep-seated landslides, application to the Séchilienne unstable slope (western Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19, pp.427-449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-19-427-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and maintenance of fluid overpressures in crustal fault zones by elastic compaction and implications for earthquake swarms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of ambient fault temperature on flash-heating phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X. Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goldsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011759⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (3), pp.828-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL058374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365558v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ambient fault temperature on flash-heating phenomena</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Goldsby</w:t>
+                <w:t xml:space="preserve">Fault mechanics at the base of the continental seismogenic zone: Insights from geochemical and mechanical analyses of a crustal-scale transpressional fault from the Argentera crystalline massif, French-Italian Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.115-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062914v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault mechanics at the base of the continental seismogenic zone: Insights from geochemical and mechanical analyses of a crustal-scale transpressional fault from the Argentera crystalline massif, French-Italian Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for fluid overpressuring along an Oligocene out-of-sequence thrust in the Shimanto accretionary prism, SW Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Lacroix</w:t>
+                <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062913v1</w:t>
+                <w:t xml:space="preserve">hal-01111643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for fluid overpressuring along an Oligocene out-of-sequence thrust in the Shimanto accretionary prism, SW Japan</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Famin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohei Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (10), pp.1900-1919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.10.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01111643v1</w:t>
+                <w:t xml:space="preserve">hal-01111609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Weakening processes in thrust faults: insights from the Monte Perdido thrust fault (southern Pyrenees, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (10), pp.1900-1919. </w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.56-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014TC003600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gfl.12010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111609v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakening processes in thrust faults: insights from the Monte Perdido thrust fault (southern Pyrenees, Spain)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D fault reactivation analysis: A new approach on fault reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leclère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.153-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2012.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfl.12010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00812823v1</w:t>
+                <w:t xml:space="preserve">hal-00812817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fault reactivation analysis: A new approach on fault reactivation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+                <w:t xml:space="preserve">Fluid-Sediment Interactions in the Nankai Subduction Zone (NanTroSEIZE): Pore Fluid and Mineralogical Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Destrigneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Karpoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2012.11.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00812817v1</w:t>
+                <w:t xml:space="preserve">insu-03040855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Sediment Interactions in the Nankai Subduction Zone (NanTroSEIZE): Pore Fluid and Mineralogical Records</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Tracking fluid pressure buildup from focal mechanisms during the 2003-2004 Ubaye seismic swarm, France,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A.M. Karpoff</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (8), pp.4461-4476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrb.50297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03040855v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking fluid pressure buildup from focal mechanisms during the 2003-2004 Ubaye seismic swarm, France,</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Thouvenot</w:t>
+                <w:t xml:space="preserve">Relationships between magmatism and extension along the Autun-La Serre fault system in the Variscan Belt of the eastern French Massif Central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (2), pp.393-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-011-0673-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgrb.50297⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00876540v1</w:t>
+                <w:t xml:space="preserve">insu-00596918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between magmatism and extension along the Autun-La Serre fault system in the Variscan Belt of the eastern French Massif Central</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monié</w:t>
+                <w:t xml:space="preserve">Reactivation of a strike-slip fault by fluid overpressuring in the southwestern French-Italian Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101 (2), pp.393-413. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189 (1), pp.29-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00531-011-0673-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05345.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00596918v1</w:t>
+                <w:t xml:space="preserve">hal-00715994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivation of a strike-slip fault by fluid overpressuring in the southwestern French-Italian Alps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Cappa</w:t>
+                <w:t xml:space="preserve">Neogene stress field in SW Japan and mechanism of deformation during the Sea of Japan opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 189 (1), pp.29-37. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (B12), pp.24295-24314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05345.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/95JB01973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715994v1</w:t>
+                <w:t xml:space="preserve">hal-04766587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neogene stress field in SW Japan and mechanism of deformation during the Sea of Japan opening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Climatic and tectonic controls on the development of the River Ognon terrace system (eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 151-152, pp.126-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/95JB01973⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04766587v1</w:t>
+                <w:t xml:space="preserve">hal-00812809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic and tectonic controls on the development of the River Ognon terrace system (eastern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">La chaîne plissée du Jura : évidences morphologiques en faveur d’une activité post-Pliocène et discussion du contexte géodynamique actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 117, pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.01.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00812809v1</w:t>
+                <w:t xml:space="preserve">hal-01111578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction velocity dependence of clay‐rich fault material along a megasplay fault in the Nankai subduction zone at intermediate to high velocities</w:t>
+                <w:t xml:space="preserve">Possible Quaternary growth of a hidden anticline at the front of the Jura fold-and-thrust belt: geomorphological constraints from the Forêt de Chaux area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tsutsumi</w:t>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Marie Karpoff</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Atsushi Tsujimoto</w:t>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL049314⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.337-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673083v1</w:t>
+                <w:t xml:space="preserve">insu-00633369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chaîne plissée du Jura : évidences morphologiques en faveur d’une activité post-Pliocène et discussion du contexte géodynamique actuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Post-2.4 Ma to present-day propagation of a hidden anticline at the front of the Jura fold-and-thrust belt, Alpine foreland, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.337-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111578v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Quaternary growth of a hidden anticline at the front of the Jura fold-and-thrust belt: geomorphological constraints from the Forêt de Chaux area, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+                <w:t xml:space="preserve">Polyphase seismic faulting in the Ivrea zone (Italian Alps) revealed by Ar-40/Ar-39 dating of pseudotachylytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.337⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00994.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00633369v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-2.4 Ma to present-day propagation of a hidden anticline at the front of the Jura fold-and-thrust belt, Alpine foreland, France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progressive illitization in fault gouge caused by seismic slip propagation along a megasplay fault in the Nankai Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asuka Yamaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arito Sakaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuhiko Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Iijima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Kameda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.337⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (11), pp.995-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32038.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111646v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase seismic faulting in the Ivrea zone (Italian Alps) revealed by Ar-40/Ar-39 dating of pseudotachylytes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+                <w:t xml:space="preserve">Seismic slip propagation to the up-dip end of plate boundary subduction interface faults: Vitrinite reflectance geothermometry on IODP NanTroSEIZE cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arito Sakaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Chester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Curewitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goldsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (4), pp.395-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G31642.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00994.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00617518v1</w:t>
+                <w:t xml:space="preserve">hal-00657512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive illitization in fault gouge caused by seismic slip propagation along a megasplay fault in the Nankai Trough</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friction velocity dependence of clay‐rich fault material along a megasplay fault in the Nankai subduction zone at intermediate to high velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichi Iijima</w:t>
+                <w:t xml:space="preserve">A. Tsutsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Kameda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Marie Karpoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohtaro Ujiie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Tsujimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G32038.1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L19301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL049314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673072v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic slip propagation to the up-dip end of plate boundary subduction interface faults: Vitrinite reflectance geothermometry on IODP NanTroSEIZE cores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Curewitz</w:t>
+                <w:t xml:space="preserve">Incision boosted buckling: Field evidence from an active fold at the front of the Jura Mountains (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Goldsby</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Schlunegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.147-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657512v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incision boosted buckling: Field evidence from an active fold at the front of the Jura Mountains (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Preusser</w:t>
+                <w:t xml:space="preserve">Pseudotachylytes in the Balmuccia peridotite (Ivrea Zone) as markers of the exhumation of the southern Alpine continental crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Souquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22, pp.147-154</w:t>
+              <w:t xml:space="preserve">, 2010, 22, pp.70-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111601v1</w:t>
+                <w:t xml:space="preserve">hal-01111580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudotachylytes in the Balmuccia peridotite (Ivrea Zone) as markers of the exhumation of the southern Alpine continental crust</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late Quaternary folding in the Jura Moutains: evidence from syn-erosional deformation of fluvial meanders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Souquière</w:t>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Schlunegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22, pp.70-77</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 22, pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2010.00928.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111580v1</w:t>
+                <w:t xml:space="preserve">hal-00483264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback between uplift, erosion and active deformation: Geomorphic constraints from the frontal Jura fold-and-thrust belt (eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva-Marie Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 99 (Suppl.1), pp.103-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-009-0468-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary folding in the Jura Moutains: evidence from syn-erosional deformation of fluvial meanders.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fritz Schlunegger</w:t>
+                <w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al-Kathiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2010.00928.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00483264v1</w:t>
+                <w:t xml:space="preserve">hal-00498087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple fault reactivations within the intra-continental Rhine-Bresse Transfer Zone (La Serre Horst, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Kounov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 471 (3-4), pp.297-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.02.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00498087v1</w:t>
+                <w:t xml:space="preserve">hal-00416659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple fault reactivations within the intra-continental Rhine-Bresse Transfer Zone (La Serre Horst, eastern France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schmid</w:t>
+                <w:t xml:space="preserve">Clay-clast aggregates: a new structural evidence for seismic sliding?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutareaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan-Gabriel Calugaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahee Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mizoguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.L05302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2007GL032554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.02.044⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00416659v1</w:t>
+                <w:t xml:space="preserve">hal-00477643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay-clast aggregates: a new structural evidence for seismic sliding?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rahee Han</w:t>
+                <w:t xml:space="preserve">Do ridge-ridge-fault triple junctions exist on Earth? Evidence from the Aden-Owen-Carlsberg junction in the NW Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Mizoguchi</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 35, pp.L05302. </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.575-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2007GL032554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2008.00356.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477643v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do ridge-ridge-fault triple junctions exist on Earth? Evidence from the Aden-Owen-Carlsberg junction in the NW Indian Ocean</w:t>
+                <w:t xml:space="preserve">In-situ evidence for dextral active motion at the Arabia-India plate boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20, pp.575-590. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.54-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2008.00356.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ngeo.2007.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581775v1</w:t>
+                <w:t xml:space="preserve">hal-00581768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ evidence for dextral active motion at the Arabia-India plate boundary</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Interfactions between thin- and thick-skinned tectonics at the northwestern front of the Jura fold-and-thrust belt (eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.54-58. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ngeo.2007.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2008TC002282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581768v1</w:t>
+                <w:t xml:space="preserve">hal-00416665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfactions between thin- and thick-skinned tectonics at the northwestern front of the Jura fold-and-thrust belt (eastern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schmid</w:t>
+                <w:t xml:space="preserve">Permeability structure and co-seismic thermal pressurization on fault branches: insights from the Usukidani Fault, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutareaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A.J. Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shimamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2008TC002282⟩</w:t>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 299, pp.341-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP299.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416665v1</w:t>
+                <w:t xml:space="preserve">hal-00429501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability structure and co-seismic thermal pressurization on fault branches: insights from the Usukidani Fault, Japan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.A.J. Wibberley</w:t>
+                <w:t xml:space="preserve">Fammenian-Tournaisian dextral ductile shear in the French Variscan belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Cartannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Le Métour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Shimamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338, pp.214-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP299.20⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00429501v1</w:t>
+                <w:t xml:space="preserve">hal-00462580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fammenian-Tournaisian dextral ductile shear in the French Variscan belt</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Le Métour</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Aptian faulting in the Haushi-Huqf (Oman) and the tectonic evolution of the southeast Arabian platform-margin&amp;quot; by C. Montenat, P. Barrier and H.J. Soudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarabia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10(4), pp.191-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.12.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00462580v1</w:t>
+                <w:t xml:space="preserve">hal-00021635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Aptian faulting in the Haushi-Huqf (Oman) and the tectonic evolution of the southeast Arabian platform-margin&amp;quot; by C. Montenat, P. Barrier and H.J. Soudet</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-seismic permeability change in a shallow fractured aquifer following a M-L 5.1 earthquake (Fourbanne karst aquifer, Jura outermost thrust unit, eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Breton</w:t>
+                <w:t xml:space="preserve">A. Charmoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarabia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.L18406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2005GL023859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021635v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-seismic permeability change in a shallow fractured aquifer following a M-L 5.1 earthquake (Fourbanne karst aquifer, Jura outermost thrust unit, eastern France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural evolution of the Nojima fault (Awaji Island, Japan) revisited from the GSJdrill hole at Hirabayashi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichiro Fujimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisao Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Ohtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nynke Keulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (12), pp.1233-1240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2005GL023859⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00407426v1</w:t>
+                <w:t xml:space="preserve">hal-00107185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of the Nojima fault (Awaji Island, Japan) revisited from the GSJdrill hole at Hirabayashi.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transtensional deformation at the junction between the Okinawa Trough back-arc basin and the SW Japan island arc, in Grocott J., Mc Caffrey K.J.W., Taylor G. and Tikoff B. (eds), Vertical and Decoupling in the Lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 56 (12), pp.1233-1240</w:t>
+              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 227, pp.297-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107185v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transtensional deformation at the junction between the Okinawa Trough back-arc basin and the SW Japan island arc, in Grocott J., Mc Caffrey K.J.W., Taylor G. and Tikoff B. (eds), Vertical and Decoupling in the Lithosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oblique rifting and segmentation of the NE Gulf of Aden passive margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5(11), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004GC000731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021618v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblique rifting and segmentation of the NE Gulf of Aden passive margin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diachronous development of master joints of different orientations in different lithological units within the same forearc-basin deposits, Kyushu, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaviglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2004GC000731⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 23, pp.239-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0191-8141(00)00093-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021620v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03606667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diachronous development of master joints of different orientations in different lithological units within the same forearc-basin deposits, Kyushu, Japan</w:t>
+                <w:t xml:space="preserve">Normal faulting in the Middle Miocene Osumi granodioritic pluton, southern Kyushu, Japan, and its significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gamond</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotaka Tokushige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masahiro Hayamizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Geological Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 103 (2), pp.141-151_2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5575/geosoc.103.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0191-8141(00)00093-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-03606667v1</w:t>
+                <w:t xml:space="preserve">hal-04766639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal faulting in the Middle Miocene Osumi granodioritic pluton, southern Kyushu, Japan, and its significance</w:t>
+                <w:t xml:space="preserve">Alternate senses of displacement along the Tsushima fault system during the Neogene based on fracture analyses near the western margin of the Japan Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Masahiro Hayamizu</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5575/geosoc.103.141⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 257 (2-4), pp.275-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0040-1951(95)00151-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766639v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternate senses of displacement along the Tsushima fault system during the Neogene based on fracture analyses near the western margin of the Japan Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesofaults and associated stress field in the Late Miocene to Pliocene forearc deposits of the Miyazaki district, southeast Kyushu, Japan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirotaka Tokushige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Geological Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 102 (7), pp.622-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5575/geosoc.102.622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0040-1951(95)00151-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04766626v1</w:t>
+                <w:t xml:space="preserve">hal-04766633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesofaults and associated stress field in the Late Miocene to Pliocene forearc deposits of the Miyazaki district, southeast Kyushu, Japan.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+                <w:t xml:space="preserve">Paléocontraintes et mouvements décrochants dans le détroit de Corée d'après l'exemple des îles Tsushima (Japon sud-ouest)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society of Japan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 318, pp.397-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766633v1</w:t>
+                <w:t xml:space="preserve">hal-04766135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléocontraintes et mouvements décrochants dans le détroit de Corée d'après l'exemple des îles Tsushima (Japon sud-ouest)</w:t>
+                <w:t xml:space="preserve">Geodynamic setting of volcano-plutonic rocks in so-called ''paleo-accretionary prisms'': Forearc activity or post-collisional magmatism? The Shimanto Belt as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Fabbri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">G. Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 318, pp.397-404</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 33, pp.85-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766135v1</w:t>
+                <w:t xml:space="preserve">hal-04766117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodynamic setting of volcano-plutonic rocks in so-called ''paleo-accretionary prisms'': Forearc activity or post-collisional magmatism? The Shimanto Belt as a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Stein</w:t>
+                <w:t xml:space="preserve">Back-thrusting in accretionary prisms: microtectonic evidence from the Cretaceous-Lower Tertiary Shimanto belt of southwest Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henriette Lapierre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+                <w:t xml:space="preserve">J. Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 4 (3), pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0743-9547(05)80013-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766117v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-thrusting in accretionary prisms: microtectonic evidence from the Cretaceous-Lower Tertiary Shimanto belt of southwest Japan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Miocene bending of Southwest Japan: new 39Ar/40Ar and microtectonic constraints from the Nagasaki schists (western Kyushu), an extension of the Sanbagawa high-pressure belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Charvet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 91 (1-2), pp.105-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90154-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0743-9547(05)80013-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04766583v1</w:t>
+                <w:t xml:space="preserve">hal-04766311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Miocene bending of Southwest Japan: new 39Ar/40Ar and microtectonic constraints from the Nagasaki schists (western Kyushu), an extension of the Sanbagawa high-pressure belt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase ductile à vergence nord dans la zone Shimanto de Kyushu (Japon SW)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 304, pp.923-927</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90154-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04766311v1</w:t>
+                <w:t xml:space="preserve">hal-04766593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase ductile à vergence nord dans la zone Shimanto de Kyushu (Japon SW)</w:t>
+                <w:t xml:space="preserve">Sur la déformation associée à la rotation de Kyushu (Japon SW) au Miocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 304, pp.923-927</w:t>
+              <w:t xml:space="preserve">, 1987, 304, pp.1207-1212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766593v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la déformation associée à la rotation de Kyushu (Japon SW) au Miocène moyen</w:t>
+                <w:t xml:space="preserve">Déformation polyphasée dans la chaîne tertiaire de Shimanto (Japon SW): données nouvelles d'après l'exemple de l'île d'Amami-Oshima (arc des Ryukyu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 304, pp.1207-1212</w:t>
+              <w:t xml:space="preserve">, 1987, 305, pp.801-805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8149,435 +8015,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for active folding along the northwestern end of the Jura belt, northern alpine domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan M. Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic risk in moderate seismicity area: from hazard to vulnerability - international conference Provence 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the southern part of the Outer Hebrides Fault Zone (NW Scotland). Implications on the seismotectonic behaviour of large-scale crustal faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Souquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, San Francisco, United States. pp.T51A-1853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed geometry of fault-related rocks in the western part of the Ivrea-Verbano zone, southern Alps, northwestern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Souquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRT 2007 16 th conference on deformation mechanisms Rheology and Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Milano, Italy. pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Hydraulic and Mechanical Interactions by Hydrogeochemical Tracing Between Low-Permeable and Permeable Volumes in Fractured Aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Charmoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Francisco, Afghanistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8587,250 +8453,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les roches de la crypte et du tombeau de Napoléon Ier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Louis des Invalides, la cathédrale des armées françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Nuée Bleue, pp.122-125, 2018, La grâce d'une cathédrale, 978-2-8099-1624-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion and collision during east-asiatic margin building - A new insight on the peri-Pacific orogenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T.J. Wiley, D.G. Howell, F.L. Wong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrane analysis of China and the Pacific Rim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Circum-Pacific Council for Energy and Mineral Resources, Earth Science Series, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId280"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8977,51 +8843,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Magott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecacheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piccoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-767-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.260" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungsoon Choi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltekin Topuz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Okay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haemyeong Jung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11040399" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Smeraglia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Looser" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guillong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2539-2021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosseinzadehsabeti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Persaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabbri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Geissman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103782" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02458963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228178" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goldsby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chester" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karpoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008786" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021301v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Eloy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014795" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Hilairet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.12.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346160v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2453-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-015-0592-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114361v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-427-2015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365558v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faulkner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armitage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011759" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldsby" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058374" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812823v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWR50B8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.11.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTBRCGSG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040855v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876540v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50297" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTT4QKB2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00596918v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-011-0673-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05345.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB01973" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2C6TZBL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812809v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herfried Madritsch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.01.023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L52J3GMV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsutsumi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Karpoff" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaro Ujiie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsujimoto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049314" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111578v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00633369v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.337" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111646v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Souquiere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00994.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673072v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Yamaguchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arito Sakaguchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Sakamoto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Iijima" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kameda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32038.1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657512v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Chester" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curewitz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31642.1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111601v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111580v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Souqui&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429499v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Hagedorn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-009-0468-7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFT1CQN0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483264v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00928.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR0L8977-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416659v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kounov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.02.044" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W3R3GDH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477643v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutareaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Gabriel Calugaru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahee Han" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mizoguchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032554" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416665v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Wibberley" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimamoto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.20" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-FPHGTLTH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462580v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cartannaz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rolin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le M&#233;tour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.12.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KDCTK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Breton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407426v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023859" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP52KQ25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fujimoto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Ito" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Ohtani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Keulen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021618v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000731" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaviglio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(00)00093-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5BFLSDM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766639v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Tokushige" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hayamizu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5575/geosoc.103.141" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766626v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-1951(95)00151-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S7K9DZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766633v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5575/geosoc.102.622" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766135v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabbri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766117v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stein" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charvet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-9547(05)80013-3" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS7C73FS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90154-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DCGNQN0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766596v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766602v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483280v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Schmid" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429926v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429970v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541873v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766616v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Magott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecacheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piccoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-767-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.260" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Smeraglia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104381" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Looser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guillong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2539-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosseinzadehsabeti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Persaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Geissman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103782" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungsoon Choi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltekin Topuz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Okay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haemyeong Jung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11040399" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02458963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228178" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goldsby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chester" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karpoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008786" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Eloy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014795" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.12.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2453-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-015-0592-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faulkner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armitage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011759" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-427-2015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldsby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058374" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWR50B8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.11.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTBRCGSG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50297" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTT4QKB2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00596918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-011-0673-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05345.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB01973" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2C6TZBL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herfried Madritsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.01.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L52J3GMV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00633369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.337" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Souquiere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00994.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Yamaguchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arito Sakaguchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Sakamoto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Iijima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kameda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32038.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Chester" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curewitz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31642.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsutsumi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Karpoff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaro Ujiie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsujimoto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049314" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111580v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Souqui&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00928.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR0L8977-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Hagedorn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-009-0468-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFT1CQN0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kounov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.02.044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W3R3GDH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutareaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Gabriel Calugaru" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahee Han" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mizoguchi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032554" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002282" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429501v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Wibberley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimamoto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.20" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-FPHGTLTH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cartannaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rolin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le M&#233;tour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.12.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KDCTK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Breton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407426v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023859" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP52KQ25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fujimoto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Ito" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Ohtani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Keulen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021618v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000731" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606667v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaviglio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(00)00093-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5BFLSDM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766639v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Tokushige" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hayamizu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5575/geosoc.103.141" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766626v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-1951(95)00151-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S7K9DZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766633v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5575/geosoc.102.622" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabbri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766117v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charvet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-9547(05)80013-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS7C73FS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766311v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90154-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DCGNQN0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766593v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766596v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766602v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483280v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Schmid" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464505v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541873v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766616v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>