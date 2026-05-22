--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1123,295 +1123,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntectonic fluid flow and deformation mechanisms within the frontal thrust of foreland fold-and-thrust belt: Example from the Internal Jura, Eastern France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavien Choulet</w:t>
+                <w:t xml:space="preserve">Deformation Structures From Splay and Décollement Faults in the Nankai Accretionary Prism, SW Japan(IODP NanTroSEIZE Expedition 316): Evidence for Slow and Rapid Slip in Fault Rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Buatier</w:t>
+                <w:t xml:space="preserve">D. Goldsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+                <w:t xml:space="preserve">F. Chester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Karpoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.228178⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02458963v1</w:t>
+                <w:t xml:space="preserve">hal-02869574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation Structures From Splay and Décollement Faults in the Nankai Accretionary Prism, SW Japan(IODP NanTroSEIZE Expedition 316): Evidence for Slow and Rapid Slip in Fault Rocks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Chester</w:t>
+                <w:t xml:space="preserve">Syntectonic fluid flow and deformation mechanisms within the frontal thrust of foreland fold-and-thrust belt: Example from the Internal Jura, Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Smeraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Karpoff</w:t>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Morvan</w:t>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (6), </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 778, pp.228178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GC008786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2019.228178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02869574v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02458963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismically-induced serpentine dehydration as a possible mechanism of water release in subduction zones. Insights from the Alpine Corsica pseudotachylyte-bearing Monte Maggiore ophiolitic unit</w:t>
               </w:r>
@@ -1820,1658 +1820,1670 @@
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94, pp.240-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subduction zone intermediate-depth seismicity: Insights from the structural analysis of Alpine high-pressure ophiolite-hosted pseudotachylyte (Corsica, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Fournier</w:t>
+                <w:t xml:space="preserve">A multi-dimensional statistical rainfall threshold for deep landslides based on groundwater recharge and support vector machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Varron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-016-2453-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01346160v1</w:t>
+                <w:t xml:space="preserve">hal-01348504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-dimensional statistical rainfall threshold for deep landslides based on groundwater recharge and support vector machines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Mudry</w:t>
+                <w:t xml:space="preserve">Subduction zone intermediate-depth seismicity: Insights from the structural analysis of Alpine high-pressure ophiolite-hosted pseudotachylyte (Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Magott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-016-2453-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01348504v1</w:t>
+                <w:t xml:space="preserve">hal-01346160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functioning and precipitation-displacement modelling of rainfall-induced deep-seated landslides subject to creep deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Carry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landslides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (4), pp.653-670. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10346-015-0592-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01348506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and maintenance of fluid overpressures in crustal fault zones by elastic compaction and implications for earthquake swarms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Leclère</w:t>
+                <w:t xml:space="preserve">An efficient workflow to accurately compute groundwater recharge for the study of rainfall-triggered deep-seated landslides, application to the Séchilienne unstable slope (western Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cappa</w:t>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Faulkner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011759⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.427-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-427-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365558v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient workflow to accurately compute groundwater recharge for the study of rainfall-triggered deep-seated landslides, application to the Séchilienne unstable slope (western Alps)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vallet</w:t>
+                <w:t xml:space="preserve">Development and maintenance of fluid overpressures in crustal fault zones by elastic compaction and implications for earthquake swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+                <w:t xml:space="preserve">F. Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Mudry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Faulkner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Armitage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-427-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (6), pp.4450-4473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114361v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ambient fault temperature on flash-heating phenomena</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for fluid overpressuring along an Oligocene out-of-sequence thrust in the Shimanto accretionary prism, SW Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goldsby</w:t>
+                <w:t xml:space="preserve">François Passelègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013GL058374⟩</w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062914v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault mechanics at the base of the continental seismogenic zone: Insights from geochemical and mechanical analyses of a crustal-scale transpressional fault from the Argentera crystalline massif, French-Italian Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.115-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for fluid overpressuring along an Oligocene out-of-sequence thrust in the Shimanto accretionary prism, SW Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Passelègue</w:t>
+                <w:t xml:space="preserve">The influence of ambient fault temperature on flash-heating phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François X. Passelègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goldsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2013.10.024⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (3), pp.828-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL058374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01111643v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Famin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohei Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (10), pp.1900-1919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014TC003600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakening processes in thrust faults: insights from the Monte Perdido thrust fault (southern Pyrenees, Spain)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+                <w:t xml:space="preserve">Fluid-Sediment Interactions in the Nankai Subduction Zone (NanTroSEIZE): Pore Fluid and Mineralogical Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Destrigneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Agrinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Karpoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gfl.12010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00812823v1</w:t>
+                <w:t xml:space="preserve">insu-03040855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fault reactivation analysis: A new approach on fault reactivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weakening processes in thrust faults: insights from the Monte Perdido thrust fault (southern Pyrenees, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2012.11.004⟩</w:t>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfl.12010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812817v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-Sediment Interactions in the Nankai Subduction Zone (NanTroSEIZE): Pore Fluid and Mineralogical Records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.M. Karpoff</w:t>
+                <w:t xml:space="preserve">3D fault reactivation analysis: A new approach on fault reactivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.207-210. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48, pp.153-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2013.03.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2012.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03040855v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking fluid pressure buildup from focal mechanisms during the 2003-2004 Ubaye seismic swarm, France,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (8), pp.4461-4476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgrb.50297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between magmatism and extension along the Autun-La Serre fault system in the Variscan Belt of the eastern French Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3503,209 +3515,209 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (2), pp.393-413. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-011-0673-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00596918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivation of a strike-slip fault by fluid overpressuring in the southwestern French-Italian Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 189 (1), pp.29-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05345.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neogene stress field in SW Japan and mechanism of deformation during the Sea of Japan opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3724,4288 +3736,4288 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (B12), pp.24295-24314. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/95JB01973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic and tectonic controls on the development of the River Ognon terrace system (eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 151-152, pp.126-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chaîne plissée du Jura : évidences morphologiques en faveur d’une activité post-Pliocène et discussion du contexte géodynamique actuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+                <w:t xml:space="preserve">Polyphase seismic faulting in the Ivrea zone (Italian Alps) revealed by Ar-40/Ar-39 dating of pseudotachylytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Souquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schmid</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00994.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111578v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Quaternary growth of a hidden anticline at the front of the Jura fold-and-thrust belt: geomorphological constraints from the Forêt de Chaux area, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+                <w:t xml:space="preserve">La chaîne plissée du Jura : évidences morphologiques en faveur d’une activité post-Pliocène et discussion du contexte géodynamique actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 117, pp.41-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00633369v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-2.4 Ma to present-day propagation of a hidden anticline at the front of the Jura fold-and-thrust belt, Alpine foreland, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Possible Quaternary growth of a hidden anticline at the front of the Jura fold-and-thrust belt: geomorphological constraints from the Forêt de Chaux area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 182 (4), pp.337-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111646v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00633369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphase seismic faulting in the Ivrea zone (Italian Alps) revealed by Ar-40/Ar-39 dating of pseudotachylytes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-2.4 Ma to present-day propagation of a hidden anticline at the front of the Jura fold-and-thrust belt, Alpine foreland, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 23 (3), pp.162-170. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.337-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2011.00994.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617518v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive illitization in fault gouge caused by seismic slip propagation along a megasplay fault in the Nankai Trough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asuka Yamaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arito Sakaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuhiko Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Iijima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Kameda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (11), pp.995-998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G32038.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic slip propagation to the up-dip end of plate boundary subduction interface faults: Vitrinite reflectance geothermometry on IODP NanTroSEIZE cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arito Sakaguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Chester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Curewitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goldsby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (4), pp.395-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G31642.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction velocity dependence of clay‐rich fault material along a megasplay fault in the Nankai subduction zone at intermediate to high velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tsutsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Karpoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohtaro Ujiie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Tsujimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.L19301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL049314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00673083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incision boosted buckling: Field evidence from an active fold at the front of the Jura Mountains (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fritz Schlunegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.147-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudotachylytes in the Balmuccia peridotite (Ivrea Zone) as markers of the exhumation of the southern Alpine continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Souquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22, pp.70-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary folding in the Jura Moutains: evidence from syn-erosional deformation of fluvial meanders.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Feedback between uplift, erosion and active deformation: Geomorphic constraints from the frontal Jura fold-and-thrust belt (eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fritz Schlunegger</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Marie Hagedorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2010.00928.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (Suppl.1), pp.103-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-009-0468-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483264v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback between uplift, erosion and active deformation: Geomorphic constraints from the frontal Jura fold-and-thrust belt (eastern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Late Quaternary folding in the Jura Moutains: evidence from syn-erosional deformation of fluvial meanders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schmid</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fritz Schlunegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-009-0468-7⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.147-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2010.00928.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429499v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al-Kathiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JB006257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple fault reactivations within the intra-continental Rhine-Bresse Transfer Zone (La Serre Horst, eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Kounov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 471 (3-4), pp.297-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tecto.2009.02.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00416659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay-clast aggregates: a new structural evidence for seismic sliding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutareaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan-Gabriel Calugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahee Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mizoguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35, pp.L05302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007GL032554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do ridge-ridge-fault triple junctions exist on Earth? Evidence from the Aden-Owen-Carlsberg junction in the NW Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Petit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.575-590. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2117.2008.00356.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ evidence for dextral active motion at the Arabia-India plate boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, pp.54-58. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo.2007.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfactions between thin- and thick-skinned tectonics at the northwestern front of the Jura fold-and-thrust belt (eastern France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Schmid</w:t>
+                <w:t xml:space="preserve">Permeability structure and co-seismic thermal pressurization on fault branches: insights from the Usukidani Fault, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutareaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A.J. Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shimamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 299, pp.341-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP299.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008TC002282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00416665v1</w:t>
+                <w:t xml:space="preserve">hal-00429501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability structure and co-seismic thermal pressurization on fault branches: insights from the Usukidani Fault, Japan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.A.J. Wibberley</w:t>
+                <w:t xml:space="preserve">Interfactions between thin- and thick-skinned tectonics at the northwestern front of the Jura fold-and-thrust belt (eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herfried Madritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Shimamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP299.20⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008TC002282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00429501v1</w:t>
+                <w:t xml:space="preserve">hal-00416665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fammenian-Tournaisian dextral ductile shear in the French Variscan belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Cartannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Le Métour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 338, pp.214-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2005.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Aptian faulting in the Haushi-Huqf (Oman) and the tectonic evolution of the southeast Arabian platform-margin&amp;quot; by C. Montenat, P. Barrier and H.J. Soudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoarabia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 10(4), pp.191-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-seismic permeability change in a shallow fractured aquifer following a M-L 5.1 earthquake (Fourbanne karst aquifer, Jura outermost thrust unit, eastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charmoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.L18406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2005GL023859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural evolution of the Nojima fault (Awaji Island, Japan) revisited from the GSJdrill hole at Hirabayashi.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transtensional deformation at the junction between the Okinawa Trough back-arc basin and the SW Japan island arc, in Grocott J., Mc Caffrey K.J.W., Taylor G. and Tikoff B. (eds), Vertical and Decoupling in the Lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 56 (12), pp.1233-1240</w:t>
+              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 227, pp.297-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00107185v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transtensional deformation at the junction between the Okinawa Trough back-arc basin and the SW Japan island arc, in Grocott J., Mc Caffrey K.J.W., Taylor G. and Tikoff B. (eds), Vertical and Decoupling in the Lithosphere</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural evolution of the Nojima fault (Awaji Island, Japan) revisited from the GSJdrill hole at Hirabayashi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Boullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichiro Fujimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisao Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoyuki Ohtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nynke Keulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 227, pp.297-312</w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (12), pp.1233-1240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021618v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00107185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oblique rifting and segmentation of the NE Gulf of Aden passive margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5(11), pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004GC000731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diachronous development of master joints of different orientations in different lithological units within the same forearc-basin deposits, Kyushu, Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaviglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 23, pp.239-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0191-8141(00)00093-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03606667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal faulting in the Middle Miocene Osumi granodioritic pluton, southern Kyushu, Japan, and its significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Tokushige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masahiro Hayamizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 103 (2), pp.141-151_2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5575/geosoc.103.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternate senses of displacement along the Tsushima fault system during the Neogene based on fracture analyses near the western margin of the Japan Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 257 (2-4), pp.275-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0040-1951(95)00151-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesofaults and associated stress field in the Late Miocene to Pliocene forearc deposits of the Miyazaki district, southeast Kyushu, Japan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirotaka Tokushige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Geological Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 102 (7), pp.622-634. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5575/geosoc.102.622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléocontraintes et mouvements décrochants dans le détroit de Corée d'après l'exemple des îles Tsushima (Japon sud-ouest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 318, pp.397-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodynamic setting of volcano-plutonic rocks in so-called ''paleo-accretionary prisms'': Forearc activity or post-collisional magmatism? The Shimanto Belt as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 33, pp.85-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-thrusting in accretionary prisms: microtectonic evidence from the Cretaceous-Lower Tertiary Shimanto belt of southwest Japan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 4 (3), pp.195-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0743-9547(05)80013-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Miocene bending of Southwest Japan: new 39Ar/40Ar and microtectonic constraints from the Nagasaki schists (western Kyushu), an extension of the Sanbagawa high-pressure belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 91 (1-2), pp.105-116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0012-821X(88)90154-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase ductile à vergence nord dans la zone Shimanto de Kyushu (Japon SW)</w:t>
+                <w:t xml:space="preserve">Sur la déformation associée à la rotation de Kyushu (Japon SW) au Miocène moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 304, pp.923-927</w:t>
+              <w:t xml:space="preserve">, 1987, 304, pp.1207-1212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766593v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la déformation associée à la rotation de Kyushu (Japon SW) au Miocène moyen</w:t>
+                <w:t xml:space="preserve">Phase ductile à vergence nord dans la zone Shimanto de Kyushu (Japon SW)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1987, 304, pp.1207-1212</w:t>
+              <w:t xml:space="preserve">, 1987, 304, pp.923-927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766596v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation polyphasée dans la chaîne tertiaire de Shimanto (Japon SW): données nouvelles d'après l'exemple de l'île d'Amami-Oshima (arc des Ryukyu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 305, pp.801-805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8015,435 +8027,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for active folding along the northwestern end of the Jura belt, northern alpine domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herfried Madritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Molliex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan M. Schmid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismic risk in moderate seismicity area: from hazard to vulnerability - international conference Provence 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00483280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the southern part of the Outer Hebrides Fault Zone (NW Scotland). Implications on the seismotectonic behaviour of large-scale crustal faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Souquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, San Francisco, United States. pp.T51A-1853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed geometry of fault-related rocks in the western part of the Ivrea-Verbano zone, southern Alps, northwestern Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Souquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRT 2007 16 th conference on deformation mechanisms Rheology and Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Milano, Italy. pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Hydraulic and Mechanical Interactions by Hydrogeochemical Tracing Between Low-Permeable and Permeable Volumes in Fractured Aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Charmoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, San Francisco, Afghanistan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00464505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8453,250 +8465,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les roches de la crypte et du tombeau de Napoléon Ier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Louis des Invalides, la cathédrale des armées françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Nuée Bleue, pp.122-125, 2018, La grâce d'une cathédrale, 978-2-8099-1624-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accretion and collision during east-asiatic margin building - A new insight on the peri-Pacific orogenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T.J. Wiley, D.G. Howell, F.L. Wong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrane analysis of China and the Pacific Rim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Circum-Pacific Council for Energy and Mineral Resources, Earth Science Series, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId279"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8843,51 +8855,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Magott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecacheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piccoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-767-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.260" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Smeraglia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104381" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Looser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guillong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2539-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosseinzadehsabeti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Persaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Geissman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103782" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungsoon Choi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltekin Topuz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Okay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haemyeong Jung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11040399" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02458963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228178" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goldsby" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chester" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karpoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008786" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Eloy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014795" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.12.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2453-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348506v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-015-0592-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faulkner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armitage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011759" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-427-2015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldsby" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058374" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812823v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWR50B8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.11.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTBRCGSG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876540v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50297" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTT4QKB2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00596918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-011-0673-z" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715994v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05345.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766587v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB01973" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2C6TZBL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herfried Madritsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.01.023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L52J3GMV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111578v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00633369v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.337" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617518v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Souquiere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00994.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673072v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Yamaguchi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arito Sakaguchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Sakamoto" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Iijima" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kameda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32038.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Chester" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curewitz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31642.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673083v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsutsumi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Karpoff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaro Ujiie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsujimoto" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049314" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111580v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Souqui&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483264v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00928.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR0L8977-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429499v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Hagedorn" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-009-0468-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFT1CQN0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416659v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kounov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.02.044" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W3R3GDH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutareaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Gabriel Calugaru" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahee Han" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mizoguchi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032554" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002282" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429501v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Wibberley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimamoto" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.20" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-FPHGTLTH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462580v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cartannaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rolin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le M&#233;tour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.12.003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KDCTK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Breton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407426v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023859" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP52KQ25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fujimoto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Ito" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Ohtani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Keulen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021618v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000731" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606667v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaviglio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(00)00093-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5BFLSDM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766639v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Tokushige" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hayamizu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5575/geosoc.103.141" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766626v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-1951(95)00151-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S7K9DZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766633v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5575/geosoc.102.622" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabbri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766117v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766583v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charvet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-9547(05)80013-3" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS7C73FS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766311v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90154-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DCGNQN0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766593v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766596v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766602v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483280v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Schmid" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429926v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429970v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464505v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541873v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766616v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122213v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Magott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabbri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Lecacheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Piccoli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goncalves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-36-767-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Faure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ferri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.260" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Smeraglia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Choulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104381" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Looser" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guillong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2539-2021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hosseinzadehsabeti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Ferr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Persaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabbri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Geissman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103782" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482208v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungsoon Choi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;ltekin Topuz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aral Okay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haemyeong Jung" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11040399" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869574v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goldsby" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chester" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karpoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008786" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02458963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2019.228178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Magott" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2020.105474" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Labrousse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Eloy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Hilairet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014795" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02021301v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Etienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2018020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476062v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.12.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MXW4MQ2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348504v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Varron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-016-2453-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01348506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-015-0592-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114361v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-427-2015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faulkner" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armitage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111643v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Passel&#232;gue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2013.10.024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPRCNJPQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062913v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lacroix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois X. Passel&#232;gue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldsby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058374" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040855v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destrigneville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agrinier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Karpoff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2013.03.045" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812823v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWR50B8T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812817v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.11.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTBRCGSG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50297" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CTT4QKB2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00596918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-011-0673-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05345.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95JB01973" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N2C6TZBL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herfried Madritsch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Preusser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.01.023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L52J3GMV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617518v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Souquiere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2011.00994.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111578v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmid" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00633369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.337" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111646v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673072v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Yamaguchi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arito Sakaguchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhiko Sakamoto" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Iijima" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Kameda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32038.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657512v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Chester" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Curewitz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31642.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673083v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsutsumi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Karpoff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohtaro Ujiie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Tsujimoto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049314" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fritz Schlunegger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Souqui&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429499v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Hagedorn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-009-0468-7" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFT1CQN0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2010.00928.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR0L8977-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kounov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.02.044" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W3R3GDH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477643v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutareaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Gabriel Calugaru" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahee Han" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mizoguchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032554" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581775v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2117.2008.00356.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00581768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo.2007.24" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A.J. Wibberley" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimamoto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP299.20" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-FPHGTLTH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416665v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002282" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462580v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cartannaz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rolin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Le M&#233;tour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.12.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38KDCTK1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021635v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Breton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407426v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GL023859" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HP52KQ25-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021618v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107185v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fujimoto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisao Ito" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Ohtani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Keulen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004GC000731" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03606667v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaviglio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0191-8141(00)00093-6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N5BFLSDM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766639v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotaka Tokushige" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahiro Hayamizu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5575/geosoc.103.141" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766626v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charvet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-1951(95)00151-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4S7K9DZV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766633v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5575/geosoc.102.622" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766135v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fabbri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Lapierre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766583v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charvet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0743-9547(05)80013-3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS7C73FS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766311v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90154-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DCGNQN0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766596v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766593v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766602v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Schmid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429970v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Charmoille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541873v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766616v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>