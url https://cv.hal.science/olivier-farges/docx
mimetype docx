--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -474,291 +474,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo functional estimation of the radiative source term in a semi–transparent medium: A faster coupled conductive–radiative model resolution</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of porous heat exchangers with Kelvin cell structured foam at high temperatures: Coupled conduction-convection and radiation heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Penazzi</w:t>
+                <w:t xml:space="preserve">Raj Narayan Konduru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jannot</w:t>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Meulemans</w:t>
+                <w:t xml:space="preserve">Patrick Hairy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Schick</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.125253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.108894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416514v1</w:t>
+                <w:t xml:space="preserve">hal-04479243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of porous heat exchangers with Kelvin cell structured foam at high temperatures: Coupled conduction-convection and radiation heat transfer</w:t>
+                <w:t xml:space="preserve">Monte Carlo functional estimation of the radiative source term in a semi–transparent medium: A faster coupled conductive–radiative model resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Narayan Konduru</w:t>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 224, pp.125253. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.108894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479243v1</w:t>
+                <w:t xml:space="preserve">hal-04416514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo prediction of the energy performance of a photovoltaic panel using detailed meteorological input data</w:t>
               </w:r>
@@ -972,291 +972,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
+                <w:t xml:space="preserve">Investigation of particle laden gravity currents using the light attenuation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Tregan</w:t>
+                <w:t xml:space="preserve">J. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Amestoy</w:t>
+                <w:t xml:space="preserve">Y. Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Bati</w:t>
+                <w:t xml:space="preserve">O. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kiesgen de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (2), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-022-03562-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066139v2</w:t>
+                <w:t xml:space="preserve">hal-04105133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of particle laden gravity currents using the light attenuation technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dossmann</w:t>
+                <w:t xml:space="preserve">Jean Marc Tregan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Farges</w:t>
+                <w:t xml:space="preserve">Jean Luc Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Regnier</w:t>
+                <w:t xml:space="preserve">Mégane Bati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kiesgen de Richter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64 (2), pp.23. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-022-03562-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105133v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving transient coupled conductive and radiative transfers in porous media with a Monte Carlo Method: Characterization of thermal conductivity of foams using a numerical Flash Method</w:t>
               </w:r>
@@ -1268,51 +1268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1353,287 +1353,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of radiation heat transfer on parallel hot-wire thermal conductivity measurements of semi-transparent materials at high temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann Meulemans</w:t>
+                <w:t xml:space="preserve">Modélisation du bilan thermique d’un panneau photovoltaïque par la méthode de Monte Carlo et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Schick</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107690⟩</w:t>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517148v2</w:t>
+                <w:t xml:space="preserve">hal-03956418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du bilan thermique d’un panneau photovoltaïque par la méthode de Monte Carlo et validation expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Villemin</w:t>
+                <w:t xml:space="preserve">Influence of radiation heat transfer on parallel hot-wire thermal conductivity measurements of semi-transparent materials at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouyer</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (3), </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.107690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956418v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “teapot in a city”: A paradigm shift in urban climate modeling</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of the coupled conductive and radiative heat transfer in ceramic foams with a flash method at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimization of solar power tower systems using a Monte Carlo algorithm: Application to a redesign of the PS10 solar thermal power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2206,278 +2206,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01660563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
+                <w:t xml:space="preserve">Probabilistic modeling of coupled heat transfer: A step towards optimization based on multiphysics Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Christophe Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), art.13302-11 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.387-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31574-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871366v1</w:t>
+                <w:t xml:space="preserve">hal-01822505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic modeling of coupled heat transfer: A step towards optimization based on multiphysics Monte Carlo simulations</w:t>
+                <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Spiesser</w:t>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, pp.387-397. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), art.13302-11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31574-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822505v1</w:t>
+                <w:t xml:space="preserve">hal-01871366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo efficiency improvement by multiple sampling of conditioned integration variables</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,51 +2610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-time integration using Monte Carlo Methods when optimizing the design of concentrated solar power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2763,51 +2763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2897,51 +2897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3277,103 +3277,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of conductive-radiative heat transfer in a semi-transparent medium: functional estimation of the radiative source term with Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heat Transfer Conference 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa. pp.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3407,90 +3407,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi mesh-less model for combined conduction-convection-radiative heat transfer : application to porous heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Narayan Konduru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Heat Transfer Conference 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa. pp.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3948,51 +3948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4011,273 +4011,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l'estimation des propriétés thermiques intrinsèques de matériaux semi-transparents à haute température à partir d'un modèle couplé résolu par la méthode de Monte-Carlo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Thermal and optical characterization of materials at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées annuelles du GDR TAMARYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESIEE Paris, Nov 2022, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369337v1</w:t>
+                <w:t xml:space="preserve">hal-04368794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and optical characterization of materials at high temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vers l'estimation des propriétés thermiques intrinsèques de matériaux semi-transparents à haute température à partir d'un modèle couplé résolu par la méthode de Monte-Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESIEE Paris, Nov 2022, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">4èmes journées annuelles du GDR TAMARYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368794v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
               </w:r>
@@ -4699,51 +4699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut FEMTO-ST, Université de Bourgogne Franche-Comté, Jun 2021, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4888,282 +4888,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Flash Method by using a Conducto-Radiative Monte-Carlo Method: Application to Porous Media</w:t>
+                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Sans-Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Schick</w:t>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Moyne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forest Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Radiative Transfer (RAD-19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.153-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410633v1</w:t>
+                <w:t xml:space="preserve">hal-02419604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Flash Method by using a Conducto-Radiative Monte-Carlo Method: Application to Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Vincent</w:t>
+                <w:t xml:space="preserve">Morgan Sans-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Piaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Radiative Transfer (RAD-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athènes, Greece. pp.319-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-19.390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419604v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo and Domain-Deformation Sensitivities</w:t>
               </w:r>
@@ -5529,51 +5529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5749,51 +5749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de machines apprenantes pour la prédiction en thermique du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Delorme-Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5844,51 +5844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo method to calculate the lifetime efficiency of a solar reactor for reduction of zinc oxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5939,51 +5939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des performances annuelles d'une installation à énergie solaire concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,51 +6047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICLE SWARM OPTIMIZATION OF SOLAR CENTRAL RECEIVER SYSTEMS FROM A MONTE CARLO DIRECT MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodologies de modélisation du couplage conduction-rayonnement au sein de matériaux poreux semi-transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6545,103 +6545,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of conductive-radiative heat transfer in a semi-transparent medium: functional estimation of the radiative source term with Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6660,351 +6660,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation fonctionnelle de la température avec la méthode Monte Carlo : vers la caractérisation des propriétés thermiques et application à la méthode flash</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Développement d'un modèle couplé conduction-rayonnement pour la caractérisation des propriétés thermiques de matériaux hétérogènes et semi-transparents à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès Français de Thermique (SFT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Reims, France. , Actes du Congrès Annuel de la Société Française de Thermique 2023</w:t>
+              <w:t xml:space="preserve">5èmes Journées Annuelles du GDR Tamarys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171617v1</w:t>
+                <w:t xml:space="preserve">hal-04171689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle couplé conduction-rayonnement pour la caractérisation des propriétés thermiques de matériaux hétérogènes et semi-transparents à haute température</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Estimation fonctionnelle de la température avec la méthode Monte Carlo : vers la caractérisation des propriétés thermiques et application à la méthode flash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Annuelles du GDR Tamarys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
+              <w:t xml:space="preserve">31ème congrès Français de Thermique (SFT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France. , Actes du Congrès Annuel de la Société Française de Thermique 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171689v1</w:t>
+                <w:t xml:space="preserve">hal-04171617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the estimation of instrinsic thermal properties of semi–transparent materials at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gay-Lussac Academic Day of Saint-Gobain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7029,103 +7029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of thermal properties of complex heterogeneous solid materials at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gay-Lussac Academic Day of Saint Gobain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7327,51 +7327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7396,77 +7396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of thermal properties of ceramic foams by a numerically simulated Flash method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sans-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7517,51 +7517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés thermophysiques de mousses céramiques par méthode Flash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Laurent-Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7733,51 +7733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des Performances Annuelles d'une Installation à Énergie Solaire Concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,51 +7854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7981,51 +7981,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stardis overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8082,263 +8082,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical model and a Monte Carlo estimate for the specific intensity spatial derivative, angular derivative and geometric sensitivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zili He</w:t>
+                <w:t xml:space="preserve">Advection, diffusion and linear transport in a single path-sampling Monte-Carlo algorithm : getting insensitive to geometrical refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Ibarrart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coustet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831359v1</w:t>
+                <w:t xml:space="preserve">hal-03818899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advection, diffusion and linear transport in a single path-sampling Monte-Carlo algorithm : getting insensitive to geometrical refinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loris Ibarrart</w:t>
+                <w:t xml:space="preserve">A physical model and a Monte Carlo estimate for the specific intensity spatial derivative, angular derivative and geometric sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zili He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Eibner</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818899v2</w:t>
+                <w:t xml:space="preserve">hal-04831359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8553,103 +8553,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode de mesure pour la caractérisation des propriétés thermiques de matériaux isolants poreux et hétérogènes à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8757,51 +8757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="194F24C9"/>
+    <w:nsid w:val="6C21FAA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8988,51 +8988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6630-059X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180882295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meulemans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04479243v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Narayan Konduru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hairy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Royer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Burot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123610" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Farges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03562-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681436v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107656" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517148v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107690" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0896" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02639249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addoum Ahmad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362765v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-130" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362764v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.100-10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.cmd.045769" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03694282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2021.CHT-21.220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans-Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.390" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caliot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Addoum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delorme-Costil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Tahboub" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Aziz Al Obaidli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Salbidegoitia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01974301v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Laurent-Sans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01135529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMAC0006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04662668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6630-059X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180882295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04479243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Narayan Konduru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hairy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meulemans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108894" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Royer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Burot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123610" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Farges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03562-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681436v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107656" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0896" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517148v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107690" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02639249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addoum Ahmad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362765v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-130" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362764v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.100-10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.cmd.045769" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03694282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368794v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2021.CHT-21.220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans-Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caliot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Addoum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delorme-Costil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Tahboub" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Aziz Al Obaidli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Salbidegoitia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01974301v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Laurent-Sans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831359v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01135529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMAC0006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04662668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>