--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -474,451 +474,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of porous heat exchangers with Kelvin cell structured foam at high temperatures: Coupled conduction-convection and radiation heat transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo prediction of the energy performance of a photovoltaic panel using detailed meteorological input data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Narayan Konduru</w:t>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Farges</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125253⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 195, pp.108672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479243v1</w:t>
+                <w:t xml:space="preserve">hal-04222017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo functional estimation of the radiative source term in a semi–transparent medium: A faster coupled conductive–radiative model resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.108894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo prediction of the energy performance of a photovoltaic panel using detailed meteorological input data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of porous heat exchangers with Kelvin cell structured foam at high temperatures: Coupled conduction-convection and radiation heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Narayan Konduru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Parent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yves Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 195, pp.108672. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.125253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2023.108672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222017v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for modeling radiative heat transfer based on Bayesian artificial neural networks and Monte Carlo method in participating media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -972,1512 +972,1512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of particle laden gravity currents using the light attenuation technique</w:t>
+                <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schneider</w:t>
+                <w:t xml:space="preserve">Jean Marc Tregan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dossmann</w:t>
+                <w:t xml:space="preserve">Jean Luc Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Farges</w:t>
+                <w:t xml:space="preserve">Mégane Bati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Regnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-022-03562-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105133v1</w:t>
+                <w:t xml:space="preserve">hal-04066139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of particle laden gravity currents using the light attenuation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Tregan</w:t>
+                <w:t xml:space="preserve">Y. Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Amestoy</w:t>
+                <w:t xml:space="preserve">O. Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Bati</w:t>
+                <w:t xml:space="preserve">M. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Kiesgen de Richter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (4), </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (2), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-022-03562-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066139v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving transient coupled conductive and radiative transfers in porous media with a Monte Carlo Method: Characterization of thermal conductivity of foams using a numerical Flash Method</w:t>
+                <w:t xml:space="preserve">The “teapot in a city”: A paradigm shift in urban climate modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Sans</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Najda Villefranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107656⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681436v2</w:t>
+                <w:t xml:space="preserve">hal-03718009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du bilan thermique d’un panneau photovoltaïque par la méthode de Monte Carlo et validation expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Villemin</w:t>
+                <w:t xml:space="preserve">Solving transient coupled conductive and radiative transfers in porous media with a Monte Carlo Method: Characterization of thermal conductivity of foams using a numerical Flash Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Farges</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.107656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03956418v1</w:t>
+                <w:t xml:space="preserve">hal-03681436v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of radiation heat transfer on parallel hot-wire thermal conductivity measurements of semi-transparent materials at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 179, pp.107690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.107690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “teapot in a city”: A paradigm shift in urban climate modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+                <w:t xml:space="preserve">Modélisation du bilan thermique d’un panneau photovoltaïque par la méthode de Monte Carlo et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (27), </w:t>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718009v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the coupled conductive and radiative heat transfer in ceramic foams with a flash method at high temperature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monte-Carlo and sensitivity transport models for domain deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 251, pp.1-13/107022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410598v1</w:t>
+                <w:t xml:space="preserve">hal-02639249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo and sensitivity transport models for domain deformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization of the coupled conductive and radiative heat transfer in ceramic foams with a flash method at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 251, pp.1-13/107022. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148, pp.119077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2019.119077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639249v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties reconstruction using the adjoint method based on the radiative transfer equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Global optimization of solar power tower systems using a Monte Carlo algorithm: Application to a redesign of the PS10 solar thermal power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatmir Asllanaj</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.345-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610131v1</w:t>
+                <w:t xml:space="preserve">hal-01660563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of solar power tower systems using a Monte Carlo algorithm: Application to a redesign of the PS10 solar thermal power plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Optical properties reconstruction using the adjoint method based on the radiative transfer equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addoum Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatmir Asllanaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 119, pp.345-353. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204, pp.179-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01660563v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic modeling of coupled heat transfer: A step towards optimization based on multiphysics Monte Carlo simulations</w:t>
+                <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Spiesser</w:t>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, pp.387-397. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), art.13302-11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31574-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822505v1</w:t>
+                <w:t xml:space="preserve">hal-01871366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
+                <w:t xml:space="preserve">Probabilistic modeling of coupled heat transfer: A step towards optimization based on multiphysics Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Christophe Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), art.13302-11 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.387-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31574-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871366v1</w:t>
+                <w:t xml:space="preserve">hal-01822505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo efficiency improvement by multiple sampling of conditioned integration variables</w:t>
               </w:r>
@@ -2489,77 +2489,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 326, pp.30-34. </w:t>
@@ -2597,90 +2597,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-time integration using Monte Carlo Methods when optimizing the design of concentrated solar power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2763,51 +2763,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2897,51 +2897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3057,64 +3057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3146,1470 +3146,1470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFFICIENT MODELING OF RADIATIVE TRANSFER IN HETEROGENEOUS MEDIA WITH HOT POINT BY COMBINING MONTE CARLO METHOD AND BAYESIAN NEURAL NETWORKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Burot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Thermal and Fluids Engineering Conference (TFEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, College Park, United States. pp.409-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/TFEC2023.cmd.045769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423952v1</w:t>
+                <w:t xml:space="preserve">hal-04107097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of conductive-radiative heat transfer in a semi-transparent medium: functional estimation of the radiative source term with Monte Carlo method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Penazzi</w:t>
+                <w:t xml:space="preserve">SIMULATION OF A ROOFTOP PHOTOVOLTAIC SYSTEM: A FOCUS ON THE ENERGY PERFORMANCE OF THE BUILDING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Farges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Schick</w:t>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference 17</w:t>
+              <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa. pp.10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC17.100-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC17.50-130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04362765v2</w:t>
+                <w:t xml:space="preserve">hal-04362769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi mesh-less model for combined conduction-convection-radiative heat transfer : application to porous heat exchanger</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Heat Transfer Conference 17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LTeN, Université de Nantes, Oct 2023, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362764v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATION OF A ROOFTOP PHOTOVOLTAIC SYSTEM: A FOCUS ON THE ENERGY PERFORMANCE OF THE BUILDING</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Resolution of conductive-radiative heat transfer in a semi-transparent medium: functional estimation of the radiative source term with Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remy Claverie</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
+              <w:t xml:space="preserve">International Heat Transfer Conference 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa. pp.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC17.100-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/IHTC17.50-130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362769v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFICIENT MODELING OF RADIATIVE TRANSFER IN HETEROGENEOUS MEDIA WITH HOT POINT BY COMBINING MONTE CARLO METHOD AND BAYESIAN NEURAL NETWORKS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Royer</w:t>
+                <w:t xml:space="preserve">Semi mesh-less model for combined conduction-convection-radiative heat transfer : application to porous heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Narayan Konduru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Farges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daria Burot</w:t>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Thermal and Fluids Engineering Conference (TFEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, College Park, United States. pp.409-418, </w:t>
+              <w:t xml:space="preserve">International Heat Transfer Conference 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa. pp.10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/TFEC2023.cmd.045769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/IHTC17.50-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107097v1</w:t>
+                <w:t xml:space="preserve">hal-04362764v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-génération, transfert et conversion d'énergie électronique en espaces de chemins pour le design inverse de procédés solaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation électrique d’une cellule photovoltaïque et interprétation physique renouvelée à l’aide d’espaces de chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Journées Annuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche CNRS TAMARYS, Jun 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche sur l’Energie Solaire, Jun 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744479v1</w:t>
+                <w:t xml:space="preserve">hal-03744477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du bilan thermique d'un panneau photovoltaïque par la méthode de Monte Carlo et validation expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo-génération, transfert et conversion d'énergie électronique en espaces de chemins pour le design inverse de procédés solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Quatrièmes Journées Annuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche CNRS TAMARYS, Jun 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694282v1</w:t>
+                <w:t xml:space="preserve">hal-03744479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and optical characterization of materials at high temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Jannot</w:t>
+                <w:t xml:space="preserve">Modélisation du bilan thermique d'un panneau photovoltaïque par la méthode de Monte Carlo et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Farges</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESIEE Paris, Nov 2022, Noisy-le-Grand, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368794v1</w:t>
+                <w:t xml:space="preserve">hal-03694282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l'estimation des propriétés thermiques intrinsèques de matériaux semi-transparents à haute température à partir d'un modèle couplé résolu par la méthode de Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées annuelles du GDR TAMARYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+                <w:t xml:space="preserve">Thermal and optical characterization of materials at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FedPV, Nov 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Workshop on Thermal Radiation to Electrical Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESIEE Paris, Nov 2022, Noisy-le-Grand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941149v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation électrique d’une cellule photovoltaïque et interprétation physique renouvelée à l’aide d’espaces de chemins</w:t>
+                <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche sur l’Energie Solaire, Jun 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FedPV, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744477v1</w:t>
+                <w:t xml:space="preserve">hal-03941149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de Monte-Carlo Symbolique pour la caractérisation des propriétés thermiques : application à la méthode flash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2021 - 29 ème congrès Franças de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort (online), France. pp.293-300, </w:t>
@@ -4660,90 +4660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et intégration temporelle d'un problème thermique couplé par la méthode de Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Farges</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut FEMTO-ST, Université de Bourgogne Franche-Comté, Jun 2021, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4790,51 +4790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method based on artificial neural network for radiative heat transfer calculation : Comparison with benchmark numerical solutions in homogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,364 +4888,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
+                <w:t xml:space="preserve">Modeling the Flash Method by using a Conducto-Radiative Monte-Carlo Method: Application to Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Eymet</w:t>
+                <w:t xml:space="preserve">Morgan Sans-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Vincent</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Moyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Radiative Transfer (RAD-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athènes, Greece. pp.319-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-19.390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419604v1</w:t>
+                <w:t xml:space="preserve">hal-02410633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Flash Method by using a Conducto-Radiative Monte-Carlo Method: Application to Porous Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Sans-Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Schick</w:t>
+                <w:t xml:space="preserve">Forest Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Moyne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Piaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Radiative Transfer (RAD-19)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.153-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410633v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo and Domain-Deformation Sensitivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAD-19 - 9th International Symposium on Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athens, Greece. 8 p., </w:t>
@@ -5322,51 +5322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5408,77 +5408,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la propagation d’un laser dans un tissu biologique par un algorithme de Monte Carlo à collision nulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Addoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatmir Asllanaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès Français de Thermique SFT :"Thermique et Industrie du Futur".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Thermique et Energie de Nantes; Laboratoire de Génie des Procédés–Environnement–Agro-alimentaire (GEPEA), Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5497,506 +5497,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés thermophysiques de mousse céramique SiC par méthode Flash</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Échangeurs poreux à haute température : optimisation de formes par les méthodes de monte carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">congrès de la société française de thermique 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">Journées d’Étude en Rayonnement Thermique (JERT2018), 22-23 novembre 2018, Paris (FRANCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441330v1</w:t>
+                <w:t xml:space="preserve">hal-03943513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échangeurs poreux à haute température : optimisation de formes par les méthodes de monte carlo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des propriétés thermophysiques de mousse céramique SiC par méthode Flash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Étude en Rayonnement Thermique (JERT2018), 22-23 novembre 2018, Paris (FRANCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">congrès de la société française de thermique 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943513v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de machines apprenantes pour la prédiction en thermique du bâtiment</w:t>
+                <w:t xml:space="preserve">Monte Carlo method to calculate the lifetime efficiency of a solar reactor for reduction of zinc oxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Delorme-Costil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">O Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Farges</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2016 AIChE Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610890v1</w:t>
+                <w:t xml:space="preserve">hal-04113074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo method to calculate the lifetime efficiency of a solar reactor for reduction of zinc oxyde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Utilisation de machines apprenantes pour la prédiction en thermique du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Delorme-Costil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M El Hafi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 AIChE Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, San Francisco, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113074v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des performances annuelles d'une installation à énergie solaire concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6034,77 +6034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICLE SWARM OPTIMIZATION OF SOLAR CENTRAL RECEIVER SYSTEMS FROM A MONTE CARLO DIRECT MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6149,260 +6149,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Solar beam attenuation experiments-Abu Dhabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaid Tahboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Aziz Al Obaidli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibon Salbidegoitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th SolarPACES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163830v1</w:t>
+                <w:t xml:space="preserve">hal-04467303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar beam attenuation experiments-Abu Dhabi</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th SolarPACES Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467303v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6420,51 +6420,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodologies de modélisation du couplage conduction-rayonnement au sein de matériaux poreux semi-transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6545,103 +6545,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution of conductive-radiative heat transfer in a semi-transparent medium: functional estimation of the radiative source term with Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6660,351 +6660,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un modèle couplé conduction-rayonnement pour la caractérisation des propriétés thermiques de matériaux hétérogènes et semi-transparents à haute température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation fonctionnelle de la température avec la méthode Monte Carlo : vers la caractérisation des propriétés thermiques et application à la méthode flash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Annuelles du GDR Tamarys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
+              <w:t xml:space="preserve">31ème congrès Français de Thermique (SFT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France. , Actes du Congrès Annuel de la Société Française de Thermique 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171689v1</w:t>
+                <w:t xml:space="preserve">hal-04171617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation fonctionnelle de la température avec la méthode Monte Carlo : vers la caractérisation des propriétés thermiques et application à la méthode flash</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'un modèle couplé conduction-rayonnement pour la caractérisation des propriétés thermiques de matériaux hétérogènes et semi-transparents à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès Français de Thermique (SFT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Reims, France. , Actes du Congrès Annuel de la Société Française de Thermique 2023</w:t>
+              <w:t xml:space="preserve">5èmes Journées Annuelles du GDR Tamarys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171617v1</w:t>
+                <w:t xml:space="preserve">hal-04171689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the estimation of instrinsic thermal properties of semi–transparent materials at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gay-Lussac Academic Day of Saint-Gobain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7029,103 +7029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of thermal properties of complex heterogeneous solid materials at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gay-Lussac Academic Day of Saint Gobain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7189,64 +7189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bezian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Odeillo, France. 2021</w:t>
@@ -7288,90 +7288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et intégration temporelle d'un problème thermique couplé par la méthode de Monte-Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Farges</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7390,243 +7390,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of thermal properties of ceramic foams by a numerically simulated Flash method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des propriétés thermophysiques de mousses céramiques par méthode Flash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Laurent-Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Parent</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTRMP VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">26ème Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974301v1</w:t>
+                <w:t xml:space="preserve">hal-02549735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés thermophysiques de mousses céramiques par méthode Flash</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Characterization of thermal properties of ceramic foams by a numerically simulated Flash method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Sans-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Farges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Parent</w:t>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">CTRMP VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549735v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse optical imaging based on the adjoint radiative transfer equation</w:t>
               </w:r>
@@ -7638,64 +7638,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Addoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatmir Asllanaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Biomedical Optics, CERIMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7720,90 +7720,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des Performances Annuelles d'une Installation à Énergie Solaire Concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fudym</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7841,77 +7841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7981,64 +7981,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stardis overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8082,263 +8082,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advection, diffusion and linear transport in a single path-sampling Monte-Carlo algorithm : getting insensitive to geometrical refinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loris Ibarrart</w:t>
+                <w:t xml:space="preserve">A physical model and a Monte Carlo estimate for the specific intensity spatial derivative, angular derivative and geometric sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zili He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Eibner</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818899v2</w:t>
+                <w:t xml:space="preserve">hal-04831359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A physical model and a Monte Carlo estimate for the specific intensity spatial derivative, angular derivative and geometric sensitivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zili He</w:t>
+                <w:t xml:space="preserve">Advection, diffusion and linear transport in a single path-sampling Monte-Carlo algorithm : getting insensitive to geometrical refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Ibarrart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coustet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831359v1</w:t>
+                <w:t xml:space="preserve">hal-03818899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8356,51 +8356,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception optimale de centrales solaires à concentration : application aux centrales à tour et aux installations &amp;quot;beam down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Ecole des Mines d'Albi-Carmaux, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014EMAC0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8459,51 +8459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la modélisation statistique multi-physique multi-échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. Université de Lorraine, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8553,103 +8553,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une méthode de mesure pour la caractérisation des propriétés thermiques de matériaux isolants poreux et hétérogènes à haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8757,51 +8757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C21FAA6"/>
+    <w:nsid w:val="C90D13DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8988,51 +8988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6630-059X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180882295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04479243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Narayan Konduru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hairy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meulemans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108894" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108672" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Royer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Burot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123610" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105133v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Farges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03562-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681436v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107656" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956418v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0896" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517148v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107690" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410598v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02639249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addoum Ahmad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362765v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-130" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362764v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362769v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.100-10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.cmd.045769" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03694282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368794v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369337v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2021.CHT-21.220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans-Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.390" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caliot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Addoum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delorme-Costil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467303v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Tahboub" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Aziz Al Obaidli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Salbidegoitia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01974301v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Laurent-Sans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831359v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01135529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMAC0006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04662668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6630-059X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180882295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meulemans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04479243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Narayan Konduru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hairy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Royer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Burot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123610" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Farges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03562-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681436v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107656" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517148v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107690" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0896" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02639249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119077" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addoum Ahmad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.cmd.045769" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362769v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.100-10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362765v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-130" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362764v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03694282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2021.CHT-21.220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans-Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.390" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caliot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Addoum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delorme-Costil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Tahboub" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Aziz Al Obaidli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Salbidegoitia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Laurent-Sans" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01974301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01135529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMAC0006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04662668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>