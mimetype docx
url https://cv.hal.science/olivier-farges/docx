--- v2 (2026-05-10)
+++ v3 (2026-06-03)
@@ -855,278 +855,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for modeling radiative heat transfer based on Bayesian artificial neural networks and Monte Carlo method in participating media</w:t>
+                <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Farges</w:t>
+                <w:t xml:space="preserve">Jean Marc Tregan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Jean Luc Amestoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Burot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mégane Bati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123610⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03947238v1</w:t>
+                <w:t xml:space="preserve">hal-04066139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling radiative, conductive and convective heat-transfers in a single Monte Carlo algorithm: A general theoretical framework for linear situations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method for modeling radiative heat transfer based on Bayesian artificial neural networks and Monte Carlo method in participating media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Amestoy</w:t>
+                <w:t xml:space="preserve">Alex Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Bati</w:t>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daria Burot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201, pp.123610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066139v2</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of particle laden gravity currents using the light attenuation technique</w:t>
               </w:r>
@@ -1998,486 +1998,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of solar power tower systems using a Monte Carlo algorithm: Application to a redesign of the PS10 solar thermal power plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical properties reconstruction using the adjoint method based on the radiative transfer equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addoum Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatmir Asllanaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.12.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204, pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660563v2</w:t>
+                <w:t xml:space="preserve">hal-01610131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties reconstruction using the adjoint method based on the radiative transfer equation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global optimization of solar power tower systems using a Monte Carlo algorithm: Application to a redesign of the PS10 solar thermal power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fatmir Asllanaj</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 204, pp.179-189. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 119, pp.345-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610131v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01660563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
+                <w:t xml:space="preserve">Probabilistic modeling of coupled heat transfer: A step towards optimization based on multiphysics Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Christophe Spiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), art.13302-11 p. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.387-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31574-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871366v1</w:t>
+                <w:t xml:space="preserve">hal-01822505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic modeling of coupled heat transfer: A step towards optimization based on multiphysics Monte Carlo simulations</w:t>
+                <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Spiesser</w:t>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, pp.387-397. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), art.13302-11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2018.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31574-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822505v1</w:t>
+                <w:t xml:space="preserve">hal-01871366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo efficiency improvement by multiple sampling of conditioned integration variables</w:t>
               </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2610,51 +2610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-time integration using Monte Carlo Methods when optimizing the design of concentrated solar power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,51 +3044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Of A Building-Applied Photovoltaics: Energy Performance Of The Building</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3146,274 +3146,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFICIENT MODELING OF RADIATIVE TRANSFER IN HETEROGENEOUS MEDIA WITH HOT POINT BY COMBINING MONTE CARLO METHOD AND BAYESIAN NEURAL NETWORKS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">SIMULATION OF A ROOFTOP PHOTOVOLTAIC SYSTEM: A FOCUS ON THE ENERGY PERFORMANCE OF THE BUILDING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daria Burot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Thermal and Fluids Engineering Conference (TFEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/TFEC2023.cmd.045769⟩</w:t>
+              <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC17.100-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107097v1</w:t>
+                <w:t xml:space="preserve">hal-04362769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATION OF A ROOFTOP PHOTOVOLTAIC SYSTEM: A FOCUS ON THE ENERGY PERFORMANCE OF THE BUILDING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">EFFICIENT MODELING OF RADIATIVE TRANSFER IN HETEROGENEOUS MEDIA WITH HOT POINT BY COMBINING MONTE CARLO METHOD AND BAYESIAN NEURAL NETWORKS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Remy Claverie</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Burot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Heat Transfer Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Cape Town, South Africa. pp.10, </w:t>
+              <w:t xml:space="preserve">8th Thermal and Fluids Engineering Conference (TFEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, College Park, United States. pp.409-418, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC17.100-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/TFEC2023.cmd.045769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362769v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
               </w:r>
@@ -4777,90 +4777,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method based on artificial neural network for radiative heat transfer calculation : Comparison with benchmark numerical solutions in homogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Burot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of CHT-21 ICHMT International Symposium on Advances in Computational Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Rio de Janeiro, Brazil. pp.271-283, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5434,51 +5434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Addoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatmir Asllanaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès Français de Thermique SFT :"Thermique et Industrie du Futur".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Thermique et Energie de Nantes; Laboratoire de Génie des Procédés–Environnement–Agro-alimentaire (GEPEA), Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5749,51 +5749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo method to calculate the lifetime efficiency of a solar reactor for reduction of zinc oxyde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El Hafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5844,51 +5844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de machines apprenantes pour la prédiction en thermique du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Delorme-Costil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5939,51 +5939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des performances annuelles d'une installation à énergie solaire concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,51 +6047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTICLE SWARM OPTIMIZATION OF SOLAR CENTRAL RECEIVER SYSTEMS FROM A MONTE CARLO DIRECT MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,51 +6293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7651,51 +7651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatmir Asllanaj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Biomedical Optics, CERIMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7733,51 +7733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des Performances Annuelles d'une Installation à Énergie Solaire Concentrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7854,51 +7854,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION OF YEARLY ENERGY FOR SOLAR HEATING SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8757,51 +8757,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C90D13DC"/>
+    <w:nsid w:val="EB80C23E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8988,51 +8988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6630-059X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180882295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meulemans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04479243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Narayan Konduru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hairy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Royer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Burot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123610" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Farges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03562-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681436v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107656" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517148v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107690" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0896" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02639249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119077" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610131v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addoum Ahmad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107097v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.cmd.045769" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362769v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.100-10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362765v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-130" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362764v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03694282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2021.CHT-21.220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans-Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.390" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caliot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Addoum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delorme-Costil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Tahboub" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Aziz Al Obaidli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Salbidegoitia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Laurent-Sans" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01974301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01135529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMAC0006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04662668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-farges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6630-059X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180882295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04222017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Parent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2023.108672" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meulemans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.108894" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04479243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Narayan Konduru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hairy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04066139v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Tregan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Amestoy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283681" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947238v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Royer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Burot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123610" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schneider" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Farges" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kiesgen de Richter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03562-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681436v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107656" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517148v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.107690" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956418v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0896" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02639249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauchet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.119077" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addoum Ahmad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmir Asllanaj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.09.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660563v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Spiesser" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2018.04.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01141476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2014.12.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362769v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Claverie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.100-10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107097v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2023.cmd.045769" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362765v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-130" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362764v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC17.50-20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03694282v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Remy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03260534v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-076" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2021.CHT-21.220" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410633v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sans-Laurent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moyne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.390" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caliot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hafi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350012v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Addoum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441330v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Farges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Hafi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Delorme-Costil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01164584v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fudym" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467303v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Tahboub" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Aziz Al Obaidli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Luque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Salbidegoitia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01163830v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171617v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03434184v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zili He" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bezian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246232v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02549735v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Laurent-Sans" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parent" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01974301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165299v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01165305v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01135529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014EMAC0006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04662668v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518174v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>