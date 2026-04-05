--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -862,814 +862,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental impacts of Arctic shipping: A probabilistic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+                <w:t xml:space="preserve">Pour un système portuaire national au service de la valorisation économique de l’Arctique russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards géopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.2-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422377v1</w:t>
+                <w:t xml:space="preserve">hal-05482135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and analysis of maritime accidents in the Russian Arctic through the lens of the Polar Code and POLARIS system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fedi</w:t>
+                <w:t xml:space="preserve">Economic and environmental impacts of Arctic shipping: A probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103984⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.102606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885952v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emerging cruise shipping industry in the arctic: Institutional pressures and institutional voids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovany Cajaiba-Santana</w:t>
+                <w:t xml:space="preserve">Mapping and analysis of maritime accidents in the Russian Arctic through the lens of the Polar Code and POLARIS system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maarouf Ramadan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.103984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422077v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un système portuaire national au service de la valorisation économique de l’Arctique russe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Alix</w:t>
+                <w:t xml:space="preserve">The emerging cruise shipping industry in the arctic: Institutional pressures and institutional voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovany Cajaiba-Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarouf Ramadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards géopolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (4), pp.2-10</w:t>
+              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482135v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaris, Quelle influence sur la sécurité de la navigation en Arctique?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The feasibility of Arctic container shipping: the economic and environmental impacts of ice thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maritime Economics and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (4), pp.615-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41278-019-00145-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110303v1</w:t>
+                <w:t xml:space="preserve">hal-04999466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port marketing from a multidisciplinary perspective: A systematic literature review and lexicometric analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polaris, Quelle influence sur la sécurité de la navigation en Arctique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faury Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibor Mandják</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mary-Catherine Lavissière</w:t>
+                <w:t xml:space="preserve">Scott Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5093, pp.10-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062145v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The feasibility of Arctic container shipping: the economic and environmental impacts of ice thickness</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Port marketing from a multidisciplinary perspective: A systematic literature review and lexicometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Mandják</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lavissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Catherine Lavissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Economics and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23 (4), pp.615-631. </w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41278-019-00145-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999466v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic navigation: stakes, benefits and limits of the polaris system</w:t>
               </w:r>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ocean Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (4)</w:t>
@@ -2003,242 +2003,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Northern Sea Route competitiveness for oil tankers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les principaux enjeux et impacts du Code polaire OMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.323-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072732v1</w:t>
+                <w:t xml:space="preserve">hal-02065947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principaux enjeux et impacts du Code polaire OMI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Northern Sea Route competitiveness for oil tankers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.461-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2016.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065947v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the Northern Sea Route (NSR) for bulk shipping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2277,1070 +2277,1381 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of Le Havre port competitiveness considering end-to-end transit-times and emissions for multimodal transports between French cities and China</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+                <w:t xml:space="preserve">Public perception of autonomous ferries in the South-Eastern Norwegian context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.H. Munim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sukke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Imset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Sanlaville</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAME 2021 Conference 'Accelerating Transitions'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Erasmus University Rotterdam (EUR); Delft University of Technology (TU-Delft), Nov 2021, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093544v1</w:t>
+                <w:t xml:space="preserve">hal-05558077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An analysis of Le Havre port competitiveness considering end-to-end transit-times and emissions for multimodal transports between French cities and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rigot-Muller</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Conference of the International Association of Maritime Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">IAME 2021 Conference 'Accelerating Transitions'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Erasmus University Rotterdam (EUR); Delft University of Technology (TU-Delft), Nov 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355136v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Arctic port evolution during the last decade: the case of ports of Russian Arctic Range (RAR)</w:t>
+                <w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N Montier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AME Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Hong kong, South Korea</w:t>
+              <w:t xml:space="preserve">28th Annual Conference of the International Association of Maritime Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517429v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t>
+                <w:t xml:space="preserve">Analysis of Arctic port evolution during the last decade: the case of ports of Russian Arctic Range (RAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Montier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AME Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Hong Kong, South Korea</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Hong kong, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517370v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and analysis of the IMO taxonomy on casualty investigation over 20 years of marine events in the Russian and Norwegian Arctic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of the IMO 2020 regulation upon the maritime industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rigot-Muller</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Conference of the International Association of Maritime Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">Devport 2020 : Ports, transport maritime et développement régional : globalisation, jeux d'échelles et environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355149v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and analysis of maritime claims in the Russian Arctic based on POLARIS System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multimodal model minimizing transit-time and gas emissions for a transport between France and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amaury de Ferriere Le Vayer</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Devport 2020 : Ports, transport maritime et développement régional : globalisation, jeux d'échelles et environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354308v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How attractive is the Northern Sea Route for container shipping? An economic model</w:t>
+                <w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
+              <w:t xml:space="preserve">AME Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hong Kong, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354313v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Murmansk as a gateway for the Arctic production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application and analysis of the IMO taxonomy on casualty investigation over 20 years of marine events in the Russian and Norwegian Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Alix</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual IAME Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">28th Annual Conference of the International Association of Maritime Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406613v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mapping and analysis of maritime claims in the Russian Arctic based on POLARIS System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury de Ferriere Le Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How attractive is the Northern Sea Route for container shipping? An economic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Murmansk as a gateway for the Arctic production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Annual IAME Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ship routing and scheduling for the assembly of a LNG plant in the arctic: a decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Stephenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th EUROMA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3350,51 +3661,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact de la gestion du risque sur l’attractivité du passage du nord-est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3453,189 +3764,189 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baltic Arctic – Strategic Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.169-190, 2019, Les collections Océanides, 978-2-37687-329-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Lasserre; Olivier Faury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1138489433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3645,232 +3956,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shipping alliances and container port development over the COVID-19 pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’extra mural : une expérience pédagogique digitale optimisée pour les étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Montier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Rothen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265532v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extra mural : une expérience pédagogique digitale optimisée pour les étudiants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shipping alliances and container port development over the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Montier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265538v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3938,51 +4249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3486B64E"/>
+    <w:nsid w:val="C939687F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4169,51 +4480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-faury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7309-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2022.103491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.11.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2020.1867428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fabbri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Cajaiba-Santana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Ramadan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faury Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stephenson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-019-00145-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gritsenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2018.1443227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stephenson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.09.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F975Z71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02077034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2015.05.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355136v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Montier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517370v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354308v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885901v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Rothen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-faury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7309-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2022.103491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.11.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2020.1867428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fabbri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102606" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Cajaiba-Santana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Ramadan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-019-00145-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faury Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stephenson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gritsenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2018.1443227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stephenson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F975Z71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02077034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2015.05.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Munim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355136v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Montier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Rothen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>