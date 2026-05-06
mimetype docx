--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -862,814 +862,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un système portuaire national au service de la valorisation économique de l’Arctique russe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Alix</w:t>
+                <w:t xml:space="preserve">Economic and environmental impacts of Arctic shipping: A probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards géopolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.102606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482135v1</w:t>
+                <w:t xml:space="preserve">hal-03422377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental impacts of Arctic shipping: A probabilistic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+                <w:t xml:space="preserve">Mapping and analysis of maritime accidents in the Russian Arctic through the lens of the Polar Code and POLARIS system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gregory Fabbri</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.103984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102606⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03422377v1</w:t>
+                <w:t xml:space="preserve">hal-02885952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and analysis of maritime accidents in the Russian Arctic through the lens of the Polar Code and POLARIS system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fedi</w:t>
+                <w:t xml:space="preserve">The emerging cruise shipping industry in the arctic: Institutional pressures and institutional voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovany Cajaiba-Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarouf Ramadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02885952v1</w:t>
+                <w:t xml:space="preserve">hal-03422077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emerging cruise shipping industry in the arctic: Institutional pressures and institutional voids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovany Cajaiba-Santana</w:t>
+                <w:t xml:space="preserve">Pour un système portuaire national au service de la valorisation économique de l’Arctique russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maarouf Ramadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.102796</w:t>
+              <w:t xml:space="preserve">Regards géopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.2-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422077v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The feasibility of Arctic container shipping: the economic and environmental impacts of ice thickness</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polaris, Quelle influence sur la sécurité de la navigation en Arctique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faury Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Economics and Logistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5093, pp.10-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999466v1</w:t>
+                <w:t xml:space="preserve">hal-02110303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaris, Quelle influence sur la sécurité de la navigation en Arctique?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Port marketing from a multidisciplinary perspective: A systematic literature review and lexicometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Stephenson</w:t>
+                <w:t xml:space="preserve">Tibor Mandják</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lavissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Catherine Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110303v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port marketing from a multidisciplinary perspective: A systematic literature review and lexicometric analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The feasibility of Arctic container shipping: the economic and environmental impacts of ice thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Maritime Economics and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (4), pp.615-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41278-019-00145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062145v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic navigation: stakes, benefits and limits of the polaris system</w:t>
               </w:r>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Stephenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ocean Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (4)</w:t>
@@ -2003,242 +2003,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principaux enjeux et impacts du Code polaire OMI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Northern Sea Route competitiveness for oil tankers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.461-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2016.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065947v1</w:t>
+                <w:t xml:space="preserve">hal-02072732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Northern Sea Route competitiveness for oil tankers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les principaux enjeux et impacts du Code polaire OMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Droit Maritime Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.323-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02072732v1</w:t>
+                <w:t xml:space="preserve">hal-02065947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the Northern Sea Route (NSR) for bulk shipping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2540,554 +2540,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t>
+                <w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rigot-Muller</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Conference of the International Association of Maritime Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">AME Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hong Kong, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355136v1</w:t>
+                <w:t xml:space="preserve">hal-05517370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Arctic port evolution during the last decade: the case of ports of Russian Arctic Range (RAR)</w:t>
+                <w:t xml:space="preserve">The impact of the IMO 2020 regulation upon the maritime industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N Montier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AME Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Hong kong, South Korea</w:t>
+              <w:t xml:space="preserve">Devport 2020 : Ports, transport maritime et développement régional : globalisation, jeux d'échelles et environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517429v1</w:t>
+                <w:t xml:space="preserve">hal-05570336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the IMO 2020 regulation upon the maritime industry</w:t>
+                <w:t xml:space="preserve">A multimodal model minimizing transit-time and gas emissions for a transport between France and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devport 2020 : Ports, transport maritime et développement régional : globalisation, jeux d'échelles et environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570336v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal model minimizing transit-time and gas emissions for a transport between France and China</w:t>
+                <w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devport 2020 : Ports, transport maritime et développement régional : globalisation, jeux d'échelles et environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2020, Le Havre, France</w:t>
+              <w:t xml:space="preserve">28th Annual Conference of the International Association of Maritime Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570331v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t>
+                <w:t xml:space="preserve">Analysis of Arctic port evolution during the last decade: the case of ports of Russian Arctic Range (RAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Montier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AME Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Hong Kong, South Korea</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Hong kong, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517370v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application and analysis of the IMO taxonomy on casualty investigation over 20 years of marine events in the Russian and Norwegian Arctic</w:t>
               </w:r>
@@ -3574,51 +3574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Stephenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th EUROMA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3669,290 +3669,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la gestion du risque sur l’attractivité du passage du nord-est</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Lasserre; Olivier Faury. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baltic Arctic – Strategic Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions EMS, pp.169-190, 2019, Les collections Océanides, 978-2-37687-329-7</w:t>
+              <w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1138489433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885901v1</w:t>
+                <w:t xml:space="preserve">hal-02290475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact de la gestion du risque sur l’attractivité du passage du nord-est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Baltic Arctic – Strategic Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.169-190, 2019, Les collections Océanides, 978-2-37687-329-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02290475v1</w:t>
+                <w:t xml:space="preserve">hal-02885901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3964,216 +3964,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extra mural : une expérience pédagogique digitale optimisée pour les étudiants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shipping alliances and container port development over the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonathan Rothen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+                <w:t xml:space="preserve">N. Montier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265538v1</w:t>
+                <w:t xml:space="preserve">hal-05265532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shipping alliances and container port development over the COVID-19 pandemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’extra mural : une expérience pédagogique digitale optimisée pour les étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Rothen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Montier</w:t>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265532v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4249,51 +4249,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C939687F"/>
+    <w:nsid w:val="C49E21CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4480,51 +4480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-faury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7309-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2022.103491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.11.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2020.1867428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482135v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fabbri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102606" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Cajaiba-Santana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Ramadan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999466v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-019-00145-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faury Olivier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stephenson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gritsenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2018.1443227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stephenson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072732v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.09.026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F975Z71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02077034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2015.05.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Munim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355136v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Montier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Rothen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-faury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7309-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2022.103491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.11.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2020.1867428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fabbri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Cajaiba-Santana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Ramadan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faury Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stephenson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-019-00145-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gritsenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2018.1443227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stephenson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.09.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F975Z71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02077034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2015.05.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Munim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570331v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Montier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Rothen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>