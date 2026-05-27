--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -166,51 +166,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -494,1639 +494,1631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of CO2 emission taxation and fuel types on Arctic shipping attractiveness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’extra mural : une expérience pédagogique digitale optimisée pour les étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yonathan Rothen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912714v1</w:t>
+                <w:t xml:space="preserve">hal-05265538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of polarseaworthiness in shipping planning for infrastructure projects in the Arctic: The case of Yamal LNG plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Impact of CO2 emission taxation and fuel types on Arctic shipping attractiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tra.2021.11.009⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112, pp.103491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2022.103491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549995v1</w:t>
+                <w:t xml:space="preserve">hal-03912714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the USSR to the polar silk road: the rise of the strategic Russian Arctic port range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of polarseaworthiness in shipping planning for infrastructure projects in the Arctic: The case of Yamal LNG plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Post-Communist Economies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14631377.2020.1867428⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155, pp.330-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2021.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999459v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental impacts of Arctic shipping: A probabilistic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the USSR to the polar silk road: the rise of the strategic Russian Arctic port range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cariou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregory Fabbri</w:t>
+                <w:t xml:space="preserve">Nicolas Montier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102606⟩</w:t>
+              <w:t xml:space="preserve">Post-Communist Economies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (7), pp.842-861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14631377.2020.1867428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422377v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and analysis of maritime accidents in the Russian Arctic through the lens of the Polar Code and POLARIS system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fedi</w:t>
+                <w:t xml:space="preserve">Pour un système portuaire national au service de la valorisation économique de l’Arctique russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards géopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), pp.2-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885952v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emerging cruise shipping industry in the arctic: Institutional pressures and institutional voids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovany Cajaiba-Santana</w:t>
+                <w:t xml:space="preserve">Economic and environmental impacts of Arctic shipping: A probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maarouf Ramadan</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Fabbri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.102606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2020.102606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422077v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un système portuaire national au service de la valorisation économique de l’Arctique russe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Alix</w:t>
+                <w:t xml:space="preserve">Mapping and analysis of maritime accidents in the Russian Arctic through the lens of the Polar Code and POLARIS system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards géopolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 118, pp.103984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482135v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaris, Quelle influence sur la sécurité de la navigation en Arctique?</w:t>
+                <w:t xml:space="preserve">The emerging cruise shipping industry in the arctic: Institutional pressures and institutional voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faury Olivier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+                <w:t xml:space="preserve">Giovany Cajaiba-Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Stephenson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maarouf Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5093, pp.10-11</w:t>
+              <w:t xml:space="preserve">Annals of Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110303v1</w:t>
+                <w:t xml:space="preserve">hal-03422077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port marketing from a multidisciplinary perspective: A systematic literature review and lexicometric analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The feasibility of Arctic container shipping: the economic and environmental impacts of ice thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadeque Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.11.011⟩</w:t>
+              <w:t xml:space="preserve">Maritime Economics and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (4), pp.615-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41278-019-00145-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062145v1</w:t>
+                <w:t xml:space="preserve">hal-04999466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The feasibility of Arctic container shipping: the economic and environmental impacts of ice thickness</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polaris, Quelle influence sur la sécurité de la navigation en Arctique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faury Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Economics and Logistics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal de la Marine Marchande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5093, pp.10-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999466v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic navigation: stakes, benefits and limits of the polaris system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Scott Stephenson</w:t>
+                <w:t xml:space="preserve">Port marketing from a multidisciplinary perspective: A systematic literature review and lexicometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Mandják</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lavissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bouchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Catherine Lavissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocean Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2018.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110281v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the Polar Code on risk mitigation in Arctic waters: a ‘Toolbox’ for underwriters?</w:t>
+                <w:t xml:space="preserve">Arctic navigation: stakes, benefits and limits of the polaris system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ocean Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03088839.2018.1443227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02065910v1</w:t>
+                <w:t xml:space="preserve">hal-02110281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stakes, benefits, and limits of POLARIS system for arctic navigation</w:t>
+                <w:t xml:space="preserve">The impact of the Polar Code on risk mitigation in Arctic waters: a ‘Toolbox’ for underwriters?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Etienne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daria Gritsenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocean Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maritime Policy and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (4), pp.478-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03088839.2018.1443227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065911v1</w:t>
+                <w:t xml:space="preserve">hal-02065910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Northern Sea Route competitiveness for oil tankers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stakes, benefits, and limits of POLARIS system for arctic navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Ocean Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (4), pp.54-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072732v1</w:t>
+                <w:t xml:space="preserve">hal-02065911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principaux enjeux et impacts du Code polaire OMI</w:t>
               </w:r>
@@ -2188,112 +2180,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of the Northern Sea Route (NSR) for bulk shipping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The Northern Sea Route competitiveness for oil tankers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.461-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tra.2016.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevance of the Northern Sea Route (NSR) for bulk shipping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Part A: Policy and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 78, pp.337-346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tra.2015.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2303,807 +2398,807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public perception of autonomous ferries in the South-Eastern Norwegian context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z.H. Munim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sukke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Imset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Industrial Engineering and Engineering Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of Le Havre port competitiveness considering end-to-end transit-times and emissions for multimodal transports between French cities and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAME 2021 Conference 'Accelerating Transitions'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erasmus University Rotterdam (EUR); Delft University of Technology (TU-Delft), Nov 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t>
+                <w:t xml:space="preserve">The impact of the IMO 2020 regulation upon the maritime industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AME Virtual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Hong Kong, South Korea</w:t>
+              <w:t xml:space="preserve">Devport 2020 : Ports, transport maritime et développement régional : globalisation, jeux d'échelles et environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517370v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the IMO 2020 regulation upon the maritime industry</w:t>
+                <w:t xml:space="preserve">A multimodal model minimizing transit-time and gas emissions for a transport between France and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devport 2020 : Ports, transport maritime et développement régional : globalisation, jeux d'échelles et environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570336v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal model minimizing transit-time and gas emissions for a transport between France and China</w:t>
+                <w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devport 2020 : Ports, transport maritime et développement régional : globalisation, jeux d'échelles et environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2020, Le Havre, France</w:t>
+              <w:t xml:space="preserve">28th Annual Conference of the International Association of Maritime Economists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570331v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t>
+                <w:t xml:space="preserve">Analysis of Arctic port evolution during the last decade: the case of ports of Russian Arctic Range (RAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rigot-Muller</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Montier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Conference of the International Association of Maritime Economists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">AME Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Hong kong, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355136v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Arctic port evolution during the last decade: the case of ports of Russian Arctic Range (RAR)</w:t>
+                <w:t xml:space="preserve">The loading capacity of convoy for the transit of container along the Northeast Passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N Montier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AME Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2020, Hong kong, South Korea</w:t>
+              <w:t xml:space="preserve">, Jun 2020, Hong Kong, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517429v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application and analysis of the IMO taxonomy on casualty investigation over 20 years of marine events in the Russian and Norwegian Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3158,73 +3253,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Conference of the International Association of Maritime Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and analysis of maritime claims in the Russian Arctic based on POLARIS System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3233,106 +3328,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury de Ferriere Le Vayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How attractive is the Northern Sea Route for container shipping? An economic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3391,267 +3486,267 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Conference of the International Association of Maritime Economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Murmansk as a gateway for the Arctic production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual IAME Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ship routing and scheduling for the assembly of a LNG plant in the arctic: a decision support system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Stephenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th EUROMA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3661,519 +3756,431 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact de la gestion du risque sur l’attractivité du passage du nord-est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Cheaitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1138489433</w:t>
+              <w:t xml:space="preserve">Baltic Arctic – Strategic Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.169-190, 2019, Les collections Océanides, 978-2-37687-329-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290475v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la gestion du risque sur l’attractivité du passage du nord-est</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Russian Arctic port system using AIS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Kerbiriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Lasserre; Olivier Faury. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baltic Arctic – Strategic Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions EMS, pp.169-190, 2019, Les collections Océanides, 978-2-37687-329-7</w:t>
+              <w:t xml:space="preserve">Arctic Shipping Climate Change, Commercial Traffic and Port Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1138489433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885901v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shipping alliances and container port development over the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rigot-Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Montier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265532v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-05265538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4249,51 +4256,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C49E21CE"/>
+    <w:nsid w:val="B2D5EF24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4480,51 +4487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-faury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7309-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2022.103491" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.11.009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999459v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2020.1867428" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fabbri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102606" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103984" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422077v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Cajaiba-Santana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Ramadan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110303v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faury Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stephenson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-019-00145-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gritsenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2018.1443227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065911v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stephenson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.09.026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F975Z71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02077034v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2015.05.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558077v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Munim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570331v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Montier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355149v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265538v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Rothen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-faury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7309-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fedi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Etienne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Cheaitou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106061" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265538v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Rothen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rigot-M&#252;ller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2022.103491" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549995v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2021.11.009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14631377.2020.1867428" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482135v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cariou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadeque Hamdan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Fabbri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2020.102606" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103984" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovany Cajaiba-Santana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarouf Ramadan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999466v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41278-019-00145-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faury Olivier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Stephenson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02062145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Mandj&#225;k" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouchery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Catherine Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2018.11.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Gritsenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03088839.2018.1443227" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Stephenson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2016.09.026" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F975Z71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02077034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tra.2015.05.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Munim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093544v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570331v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355136v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Montier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Ferriere Le Vayer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Kerbiriou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355195v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885901v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pelletier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Arctic-Shipping-Climate-Change-Commercial-Traffic-and-Port-Development/Lasserre-Faury/p/book/9781138489431" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265532v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>